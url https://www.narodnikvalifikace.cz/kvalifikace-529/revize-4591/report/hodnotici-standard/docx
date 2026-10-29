--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2899C250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2899C250" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2899C250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79F59609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79F59609" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79F59609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 13.9.2026 20:12:28</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 29.10.2026 3:18:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 13.9.2026 20:12:28</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 29.10.2026 3:18:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 13.9.2026 20:12:28</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 29.10.2026 3:18:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3746,51 +3746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vybere, zkontroluje a změří materiály a polotovary pro výrobu matracových jader podle zadání</w:t>
+        <w:t>vybere, zkontroluje a změří materiály a polotovary pro výrobu matracových jader podle zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3805,51 +3805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vybere a popíše v reálném prostředí obsluhu strojů pro zpracování pěnových materiálů</w:t>
+        <w:t>vybere a popíše v reálném prostředí obsluhu strojů pro zpracování pěnových materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3864,51 +3864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•navrhne technologický postup tvarování dílů pro výrobu zadaného matracového jádra</w:t>
+        <w:t>navrhne technologický postup tvarování dílů pro výrobu zadaného matracového jádra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3923,51 +3923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•posoudí kvalitu zhotovených matracových jader podle zadaných požadavků (rozměrů, tvaru, čistoty provedení, pevnosti spojů).</w:t>
+        <w:t>posoudí kvalitu zhotovených matracových jader podle zadaných požadavků (rozměrů, tvaru, čistoty provedení, pevnosti spojů).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4094,51 +4094,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•respektování předloženého zadání a technické dokumentace</w:t>
+        <w:t>respektování předloženého zadání a technické dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4153,51 +4153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•použití různých druhů hlavních čalounických materiálů, např. pružinových koster, rozličných druhů měkkých pěnových materiálů a dalších</w:t>
+        <w:t>použití různých druhů hlavních čalounických materiálů, např. pružinových koster, rozličných druhů měkkých pěnových materiálů a dalších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•stanovení rozměrů matracového jádra (určení správné velikosti vzhledem k požadované velikosti matrace, pro kterou je jádro určeno).</w:t>
+        <w:t>stanovení rozměrů matracového jádra (určení správné velikosti vzhledem k požadované velikosti matrace, pro kterou je jádro určeno).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5040,51 +5040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 13.9.2026 20:12:28</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 29.10.2026 3:18:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5315,79 +5315,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8803" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
+        <w:framePr w:w="10766" w:h="6244" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5399,51 +5399,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5455,51 +5455,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5514,51 +5514,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání čalouník a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5573,51 +5573,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5632,51 +5632,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5691,51 +5691,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání technického směru a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5750,51 +5750,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 33-015-H Výrobce/výrobkyně matracových jader a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti výroby matracových jader.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5806,400 +5806,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 13.9.2026 20:12:28</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 29.10.2026 3:18:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,749 +6319,749 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Potřebné materiálně-technické vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Stroje a zařízení (strojní vybavení) na dělení, tvarování a spojování materiálů, tj. horizontální, vertikální řezací a tvarovací stroje, ruční elektrický nebo pneumatický strojek na dělení měkkých pěnových materiálů, stříkací pistole na čalounická lepidla podle druhu používaného lepidla při výrobě matracových jader </w:t>
+        <w:t xml:space="preserve">Stroje a zařízení (strojní vybavení) na dělení, tvarování a spojování materiálů, tj. horizontální, vertikální řezací a tvarovací stroje, ruční elektrický nebo pneumatický strojek na dělení měkkých pěnových materiálů, stříkací pistole na čalounická lepidla podle druhu používaného lepidla při výrobě matracových jader </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické vybavení pro výrobu a balení matracových jader: např. pracovní a pomocné stoly s půdorysnými rozměry stolových desek odpovídajících půdorysným rozměrům největších vyráběných matracových jader, odvíjecí zařízení na balicí fólii a nástroje k bezpečnému dělení fólie, nádoby na třídění odpadu</w:t>
+        <w:t>Technologické vybavení pro výrobu a balení matracových jader: např. pracovní a pomocné stoly s půdorysnými rozměry stolových desek odpovídajících půdorysným rozměrům největších vyráběných matracových jader, odvíjecí zařízení na balicí fólii a nástroje k bezpečnému dělení fólie, nádoby na třídění odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Sklad čalounických materiálů a matracových jader vybavený technologickým zařízením pro manipulaci a skladování čalounických materiálů a matracových jader </w:t>
+        <w:t xml:space="preserve">Sklad čalounických materiálů a matracových jader vybavený technologickým zařízením pro manipulaci a skladování čalounických materiálů a matracových jader </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technologické vybavení pro skladování materiálů pro výrobu matracových jader a hotových matracových jader </w:t>
+        <w:t xml:space="preserve">Technologické vybavení pro skladování materiálů pro výrobu matracových jader a hotových matracových jader </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Úklidové prostředky pro úklid pracoviště: např. smetáček, lopatka, bílý hadr</w:t>
+        <w:t>Úklidové prostředky pro úklid pracoviště: např. smetáček, lopatka, bílý hadr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Platné české technické normy pro kvalitu a měření čalounických materiálů a matrací</w:t>
+        <w:t>Platné české technické normy pro kvalitu a měření čalounických materiálů a matrací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zadání pro výrobu matracových jader: technologické postupy, výkresová dokumentace různých matracových jader</w:t>
+        <w:t>Zadání pro výrobu matracových jader: technologické postupy, výkresová dokumentace různých matracových jader</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Měřidla: svinovací pásmo kovové délky min. 5 m, pevný dřevěný nebo kovový metr, skládací třímetr nebo teleskopické měřidlo délky 3 m, rovnoramenný pravoúhlý trojúhelník s délkou ramene min. 500 mm, záznamník, psací a kreslicí potřeby na papír, na měkké pěnové materiály, na jiné materiály podle zadání </w:t>
+        <w:t xml:space="preserve">Měřidla: svinovací pásmo kovové délky min. 5 m, pevný dřevěný nebo kovový metr, skládací třímetr nebo teleskopické měřidlo délky 3 m, rovnoramenný pravoúhlý trojúhelník s délkou ramene min. 500 mm, záznamník, psací a kreslicí potřeby na papír, na měkké pěnové materiály, na jiné materiály podle zadání </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí na úpravu pružinových koster a připevnění izolační vrstvy: kombinované kleště, štípací kleště, sponkovací pneumatické kleště, čalounické kladívko</w:t>
+        <w:t>Nářadí na úpravu pružinových koster a připevnění izolační vrstvy: kombinované kleště, štípací kleště, sponkovací pneumatické kleště, čalounické kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Materiály a polotovary pro výrobu matracových jader odpovídající zadání </w:t>
+        <w:t xml:space="preserve">Materiály a polotovary pro výrobu matracových jader odpovídající zadání </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiály pro balení matracových jader</w:t>
+        <w:t>Materiály pro balení matracových jader</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Odpovídající technické vybavení nutné k zajištění bezpečnosti a hygieny práce a protipožární ochrany</w:t>
+        <w:t>Odpovídající technické vybavení nutné k zajištění bezpečnosti a hygieny práce a protipožární ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7539,51 +7424,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 13.9.2026 20:12:28</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 29.10.2026 3:18:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,84 +7997,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 13.9.2026 20:12:28</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 29.10.2026 3:18:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D27AD58"/>
+    <w:nsid w:val="2D756C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8275,51 +8160,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BDB942C"/>
+    <w:nsid w:val="0152A91B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8405,51 +8290,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32C82E6F"/>
+    <w:nsid w:val="1AB1F45C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8535,51 +8420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B72007E"/>
+    <w:nsid w:val="200FEEA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8650,208 +8535,75 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="00000122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
-      <w:start w:val="1"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>