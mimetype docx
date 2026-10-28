--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D21DCB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D21DCB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D21DCB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7502A59A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7502A59A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7502A59A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových jader, 13.9.2026 19:25:11</w:t>
+        <w:t>Výrobce matracových jader, 29.10.2026 0:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových jader, 13.9.2026 19:25:11</w:t>
+        <w:t>Výrobce matracových jader, 29.10.2026 0:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových jader, 13.9.2026 19:25:11</w:t>
+        <w:t>Výrobce matracových jader, 29.10.2026 0:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3746,51 +3746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vybere, zkontroluje a změří materiály a polotovary pro výrobu matracových jader podle zadání</w:t>
+        <w:t>vybere, zkontroluje a změří materiály a polotovary pro výrobu matracových jader podle zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3805,51 +3805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vybere a popíše v reálném prostředí obsluhu strojů pro zpracování pěnových materiálů</w:t>
+        <w:t>vybere a popíše v reálném prostředí obsluhu strojů pro zpracování pěnových materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3864,51 +3864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•navrhne technologický postup tvarování dílů pro výrobu zadaného matracového jádra</w:t>
+        <w:t>navrhne technologický postup tvarování dílů pro výrobu zadaného matracového jádra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3923,51 +3923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•posoudí kvalitu zhotovených matracových jader podle zadaných požadavků (rozměrů, tvaru, čistoty provedení, pevnosti spojů).</w:t>
+        <w:t>posoudí kvalitu zhotovených matracových jader podle zadaných požadavků (rozměrů, tvaru, čistoty provedení, pevnosti spojů).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4094,51 +4094,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•respektování předloženého zadání a technické dokumentace</w:t>
+        <w:t>respektování předloženého zadání a technické dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4153,51 +4153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•použití různých druhů hlavních čalounických materiálů, např. pružinových koster, rozličných druhů měkkých pěnových materiálů a dalších</w:t>
+        <w:t>použití různých druhů hlavních čalounických materiálů, např. pružinových koster, rozličných druhů měkkých pěnových materiálů a dalších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•stanovení rozměrů matracového jádra (určení správné velikosti vzhledem k požadované velikosti matrace, pro kterou je jádro určeno).</w:t>
+        <w:t>stanovení rozměrů matracového jádra (určení správné velikosti vzhledem k požadované velikosti matrace, pro kterou je jádro určeno).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5040,51 +5040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových jader, 13.9.2026 19:25:11</w:t>
+        <w:t>Výrobce matracových jader, 29.10.2026 0:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5914,51 +5914,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových jader, 13.9.2026 19:25:11</w:t>
+        <w:t>Výrobce matracových jader, 29.10.2026 0:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,51 +6483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Stroje a zařízení (strojní vybavení) na dělení, tvarování a spojování materiálů, tj. horizontální, vertikální řezací a tvarovací stroje, ruční elektrický nebo pneumatický strojek na dělení měkkých pěnových materiálů, stříkací pistole na čalounická lepidla podle druhu používaného lepidla při výrobě matracových jader </w:t>
+        <w:t xml:space="preserve">Stroje a zařízení (strojní vybavení) na dělení, tvarování a spojování materiálů, tj. horizontální, vertikální řezací a tvarovací stroje, ruční elektrický nebo pneumatický strojek na dělení měkkých pěnových materiálů, stříkací pistole na čalounická lepidla podle druhu používaného lepidla při výrobě matracových jader </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické vybavení pro výrobu a balení matracových jader: např. pracovní a pomocné stoly s půdorysnými rozměry stolových desek odpovídajících půdorysným rozměrům největších vyráběných matracových jader, odvíjecí zařízení na balicí fólii a nástroje k bezpečnému dělení fólie, nádoby na třídění odpadu</w:t>
+        <w:t>Technologické vybavení pro výrobu a balení matracových jader: např. pracovní a pomocné stoly s půdorysnými rozměry stolových desek odpovídajících půdorysným rozměrům největších vyráběných matracových jader, odvíjecí zařízení na balicí fólii a nástroje k bezpečnému dělení fólie, nádoby na třídění odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6601,51 +6601,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Sklad čalounických materiálů a matracových jader vybavený technologickým zařízením pro manipulaci a skladování čalounických materiálů a matracových jader </w:t>
+        <w:t xml:space="preserve">Sklad čalounických materiálů a matracových jader vybavený technologickým zařízením pro manipulaci a skladování čalounických materiálů a matracových jader </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6660,51 +6660,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technologické vybavení pro skladování materiálů pro výrobu matracových jader a hotových matracových jader </w:t>
+        <w:t xml:space="preserve">Technologické vybavení pro skladování materiálů pro výrobu matracových jader a hotových matracových jader </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6719,51 +6719,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Úklidové prostředky pro úklid pracoviště: např. smetáček, lopatka, bílý hadr</w:t>
+        <w:t>Úklidové prostředky pro úklid pracoviště: např. smetáček, lopatka, bílý hadr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6778,51 +6778,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Platné české technické normy pro kvalitu a měření čalounických materiálů a matrací</w:t>
+        <w:t>Platné české technické normy pro kvalitu a měření čalounických materiálů a matrací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6837,51 +6837,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zadání pro výrobu matracových jader: technologické postupy, výkresová dokumentace různých matracových jader</w:t>
+        <w:t>Zadání pro výrobu matracových jader: technologické postupy, výkresová dokumentace různých matracových jader</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6896,51 +6896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Měřidla: svinovací pásmo kovové délky min. 5 m, pevný dřevěný nebo kovový metr, skládací třímetr nebo teleskopické měřidlo délky 3 m, rovnoramenný pravoúhlý trojúhelník s délkou ramene min. 500 mm, záznamník, psací a kreslicí potřeby na papír, na měkké pěnové materiály, na jiné materiály podle zadání </w:t>
+        <w:t xml:space="preserve">Měřidla: svinovací pásmo kovové délky min. 5 m, pevný dřevěný nebo kovový metr, skládací třímetr nebo teleskopické měřidlo délky 3 m, rovnoramenný pravoúhlý trojúhelník s délkou ramene min. 500 mm, záznamník, psací a kreslicí potřeby na papír, na měkké pěnové materiály, na jiné materiály podle zadání </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6955,51 +6955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí na úpravu pružinových koster a připevnění izolační vrstvy: kombinované kleště, štípací kleště, sponkovací pneumatické kleště, čalounické kladívko</w:t>
+        <w:t>Nářadí na úpravu pružinových koster a připevnění izolační vrstvy: kombinované kleště, štípací kleště, sponkovací pneumatické kleště, čalounické kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7014,51 +7014,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Materiály a polotovary pro výrobu matracových jader odpovídající zadání </w:t>
+        <w:t xml:space="preserve">Materiály a polotovary pro výrobu matracových jader odpovídající zadání </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7073,51 +7073,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiály pro balení matracových jader</w:t>
+        <w:t>Materiály pro balení matracových jader</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7132,51 +7132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Odpovídající technické vybavení nutné k zajištění bezpečnosti a hygieny práce a protipožární ochrany</w:t>
+        <w:t>Odpovídající technické vybavení nutné k zajištění bezpečnosti a hygieny práce a protipožární ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7539,51 +7539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových jader, 13.9.2026 19:25:11</w:t>
+        <w:t>Výrobce matracových jader, 29.10.2026 0:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,84 +8112,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových jader, 13.9.2026 19:25:11</w:t>
+        <w:t>Výrobce matracových jader, 29.10.2026 0:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55962910"/>
+    <w:nsid w:val="28DFD120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8275,51 +8275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2697A91E"/>
+    <w:nsid w:val="3185A15C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8405,51 +8405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2050964D"/>
+    <w:nsid w:val="369F610F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8535,51 +8535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64F2C933"/>
+    <w:nsid w:val="2C6FBD05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8665,51 +8665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="296FB044"/>
+    <w:nsid w:val="39D9DB0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>