--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53D08C1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53D08C1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53D08C1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4321FB9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4321FB9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4321FB9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.4.2026 16:29:02</w:t>
+        <w:t>Výroba konzerv, 14.6.2026 23:33:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.4.2026 16:29:02</w:t>
+        <w:t>Výroba konzerv, 14.6.2026 23:33:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.4.2026 16:29:02</w:t>
+        <w:t>Výroba konzerv, 14.6.2026 23:33:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>