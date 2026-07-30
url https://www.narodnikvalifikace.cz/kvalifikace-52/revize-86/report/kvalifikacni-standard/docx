--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4321FB9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4321FB9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4321FB9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4486334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4486334" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4486334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 14.6.2026 23:33:15</w:t>
+        <w:t>Výroba konzerv, 30.7.2026 6:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 14.6.2026 23:33:15</w:t>
+        <w:t>Výroba konzerv, 30.7.2026 6:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 14.6.2026 23:33:15</w:t>
+        <w:t>Výroba konzerv, 30.7.2026 6:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>