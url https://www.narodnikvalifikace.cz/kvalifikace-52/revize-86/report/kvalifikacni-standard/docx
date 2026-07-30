--- v2 (2026-07-30)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4486334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4486334" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4486334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F7B898A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F7B898A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F7B898A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.7.2026 6:55:07</w:t>
+        <w:t>Výroba konzerv, 30.7.2026 8:28:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.7.2026 6:55:07</w:t>
+        <w:t>Výroba konzerv, 30.7.2026 8:28:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.7.2026 6:55:07</w:t>
+        <w:t>Výroba konzerv, 30.7.2026 8:28:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>