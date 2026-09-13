--- v3 (2026-07-30)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F7B898A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F7B898A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F7B898A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DB8574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DB8574" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DB8574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.7.2026 8:28:58</w:t>
+        <w:t>Výroba konzerv, 13.9.2026 18:32:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.7.2026 8:28:58</w:t>
+        <w:t>Výroba konzerv, 13.9.2026 18:32:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.7.2026 8:28:58</w:t>
+        <w:t>Výroba konzerv, 13.9.2026 18:32:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>