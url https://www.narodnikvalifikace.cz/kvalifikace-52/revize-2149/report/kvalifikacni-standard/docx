--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R627E0EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR627E0EE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR627E0EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55B1CE44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55B1CE44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55B1CE44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.4.2026 16:29:07</w:t>
+        <w:t>Výroba konzerv, 14.6.2026 23:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1494,51 +1494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.4.2026 16:29:07</w:t>
+        <w:t>Výroba konzerv, 14.6.2026 23:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2011,51 +2011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.4.2026 16:29:07</w:t>
+        <w:t>Výroba konzerv, 14.6.2026 23:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>