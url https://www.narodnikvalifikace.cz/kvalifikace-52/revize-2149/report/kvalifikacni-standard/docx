--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55B1CE44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55B1CE44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55B1CE44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F8A5062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F8A5062" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F8A5062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 14.6.2026 23:32:53</w:t>
+        <w:t>Výroba konzerv, 30.7.2026 6:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1494,51 +1494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 14.6.2026 23:32:53</w:t>
+        <w:t>Výroba konzerv, 30.7.2026 6:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2011,51 +2011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 14.6.2026 23:32:53</w:t>
+        <w:t>Výroba konzerv, 30.7.2026 6:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>