--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F8A5062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F8A5062" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F8A5062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R217DA806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR217DA806" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR217DA806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.7.2026 6:54:59</w:t>
+        <w:t>Výroba konzerv, 13.9.2026 18:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1494,51 +1494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.7.2026 6:54:59</w:t>
+        <w:t>Výroba konzerv, 13.9.2026 18:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2011,51 +2011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba konzerv, 30.7.2026 6:54:59</w:t>
+        <w:t>Výroba konzerv, 13.9.2026 18:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>