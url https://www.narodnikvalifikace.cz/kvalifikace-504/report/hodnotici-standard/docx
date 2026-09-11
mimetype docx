--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1057E8D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1057E8D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1057E8D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B4628C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B4628C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B4628C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 28.7.2026 10:37:54</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2230,51 +2230,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 28.7.2026 10:37:54</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3377,51 +3377,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 28.7.2026 10:37:54</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 28.7.2026 10:37:54</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4867,51 +4867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 28.7.2026 10:37:54</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6512,51 +6512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 28.7.2026 10:37:54</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8167,51 +8167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 28.7.2026 10:37:54</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8397,51 +8397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 3,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 28.7.2026 10:37:54</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9026,84 +9026,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 28.7.2026 10:37:54</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46154EDA"/>
+    <w:nsid w:val="1FECBFA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9189,51 +9189,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="491EC839"/>
+    <w:nsid w:val="57659AAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9319,51 +9319,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56B71623"/>
+    <w:nsid w:val="00C1E69F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>