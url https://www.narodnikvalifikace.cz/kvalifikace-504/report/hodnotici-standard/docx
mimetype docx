--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B4628C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B4628C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B4628C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A44C9C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A44C9C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A44C9C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,68 +1066,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 27.10.2026 3:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 9</w:t>
+        <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2230,68 +2230,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 27.10.2026 3:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 9</w:t>
+        <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3377,68 +3377,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 27.10.2026 3:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 9</w:t>
+        <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4470,68 +4470,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 27.10.2026 3:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 9</w:t>
+        <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4867,68 +4867,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 27.10.2026 3:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 9</w:t>
+        <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6512,68 +6512,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 27.10.2026 3:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 9</w:t>
+        <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6648,79 +6648,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4872" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6732,51 +6732,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6788,51 +6788,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6847,51 +6847,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v chemickém oboru a alespoň 5 let odborné praxe v oblasti chemické výroby nebo obchodu nebo pedagogická praxe na VŠ v oblasti chemie a plastů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6906,51 +6906,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 28-020-T Specialista chemie produktmanažer / specialistka chemie produktmanažerka a vysokoškolské vzdělání a alespoň 5 let odborné praxe v oblasti chemické výroby nebo obchodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6962,51 +6962,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7018,51 +7018,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7070,117 +7070,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7192,51 +7133,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7248,51 +7189,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7304,51 +7245,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7359,79 +7300,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4957" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9576"/>
+        <w:framePr w:w="10766" w:h="4957" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7253"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9576"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7253"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7443,51 +7384,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o autorizaci předkládá autorizujícímu orgánu soubor zadání pro ověřování jednotlivých kompetencí uvedených v hodnoticím standardu spolu se seznamem potřebného vybavení pro jednotlivá zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7499,51 +7440,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7555,51 +7496,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro zajištění zkoušky je třeba mít k dispozici minimálně následující materiálně-technické zázemí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7607,58 +7548,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•potřebné technicko-administrativní prostředky pro provedení jednotlivých úkolů</w:t>
+        <w:t>potřebné technicko-administrativní prostředky pro provedení jednotlivých úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7666,58 +7607,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•relevantní legislativní a technické dokumenty, chemická legislativa v platném znění</w:t>
+        <w:t>relevantní legislativní a technické dokumenty, chemická legislativa v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7725,58 +7666,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzor technické dokumentace (TDS, MSDS)</w:t>
+        <w:t>vzor technické dokumentace (TDS, MSDS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7784,58 +7725,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s příslušným softwarovým vybavením, přístupem na internet a potřebnou zobrazovací technikou (dataprojektor)</w:t>
+        <w:t>PC s příslušným softwarovým vybavením, přístupem na internet a potřebnou zobrazovací technikou (dataprojektor)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7843,58 +7784,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•místnost nebo učebnu pro vykonání zkoušky </w:t>
+        <w:t xml:space="preserve">místnost nebo učebnu pro vykonání zkoušky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7906,51 +7847,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7962,51 +7903,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8018,51 +7959,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7593"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8073,79 +8014,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14760"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14760"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12437"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="15100"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12777"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8155,80 +8096,163 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13810"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13810"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14150"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 3,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 27.10.2026 3:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 9</w:t>
+        <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8302,280 +8326,50 @@
                     <pic:cNvPr id="16" name="Picture 16"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...228 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9026,84 +8820,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 11.9.2026 17:50:34</w:t>
+        <w:t>Specialista chemie produktmanažer / specialistka chemie produktmanažerka, 27.10.2026 3:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 9</w:t>
+        <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1FECBFA4"/>
+    <w:nsid w:val="158AECF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9189,51 +8983,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57659AAB"/>
+    <w:nsid w:val="7F3C0CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9319,51 +9113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00C1E69F"/>
+    <w:nsid w:val="4DC3BCBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>