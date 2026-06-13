--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DBAF485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DBAF485" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DBAF485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E11F954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E11F954" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E11F954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 29.4.2026 0:18:02</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 29.4.2026 0:18:02</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 29.4.2026 0:18:02</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 29.4.2026 0:18:02</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 29.4.2026 0:18:02</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 29.4.2026 0:18:02</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 29.4.2026 0:18:02</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 29.4.2026 0:18:02</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B5F86E2"/>
+    <w:nsid w:val="6EAB8E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60EB58A8"/>
+    <w:nsid w:val="171D0209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="057E0C04"/>
+    <w:nsid w:val="0CFC4A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>