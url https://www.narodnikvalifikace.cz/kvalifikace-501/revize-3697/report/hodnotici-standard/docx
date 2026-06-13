--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E11F954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E11F954" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E11F954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FB25FD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FB25FD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FB25FD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 18:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 18:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 18:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 18:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 18:00:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 18:00:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 18:00:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 15:42:52</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 13.6.2026 18:00:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EAB8E85"/>
+    <w:nsid w:val="34F75E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="171D0209"/>
+    <w:nsid w:val="73FF2AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CFC4A59"/>
+    <w:nsid w:val="3ACFC4D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>