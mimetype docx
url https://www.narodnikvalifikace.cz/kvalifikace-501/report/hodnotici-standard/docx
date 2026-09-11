--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48F7FF6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48F7FF6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48F7FF6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R593B61AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR593B61AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR593B61AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.7.2026 14:45:07</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.7.2026 14:45:07</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.7.2026 14:45:07</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.7.2026 14:45:07</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.7.2026 14:45:07</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.7.2026 14:45:07</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.7.2026 14:45:07</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.7.2026 14:45:07</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0665DBEB"/>
+    <w:nsid w:val="61CC8D7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25DB8982"/>
+    <w:nsid w:val="628CB758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36BCFA70"/>
+    <w:nsid w:val="30186A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>