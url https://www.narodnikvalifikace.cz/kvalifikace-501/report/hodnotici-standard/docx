--- v4 (2026-09-11)
+++ v5 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R593B61AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR593B61AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR593B61AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51CB6E42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51CB6E42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51CB6E42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 18:39:32</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61CC8D7B"/>
+    <w:nsid w:val="5879609D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="628CB758"/>
+    <w:nsid w:val="5F869FF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30186A1E"/>
+    <w:nsid w:val="17EF3B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>