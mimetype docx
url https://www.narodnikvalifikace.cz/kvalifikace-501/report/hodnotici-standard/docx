--- v5 (2026-09-11)
+++ v6 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51CB6E42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51CB6E42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51CB6E42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E82550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E82550" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E82550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 27.10.2026 1:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 27.10.2026 1:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 27.10.2026 1:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 27.10.2026 1:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 27.10.2026 1:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,79 +5168,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8587" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
+        <w:framePr w:w="10766" w:h="6264" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5252,51 +5252,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5308,51 +5308,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5367,51 +5367,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v chemickém oboru vzdělání a alespoň 5 let odborné praxe v oblasti chemické výroby na pozici technologa nebo ve funkci učitele odborného výcviku v oblasti chemické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5426,51 +5426,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v chemickém oboru a alespoň 5 let odborné praxe v oblasti chemické výroby (z toho minimálně 3 roky na pozici technologa) nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti chemické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5485,51 +5485,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v chemickém oboru a alespoň 5 let odborné praxe v oblasti chemické výroby na pozici technologa nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti chemické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5544,51 +5544,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Profesní kvalifikace 28-037-M Chemický technik technolog / chemická technička technoložka a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti chemické výroby na pozici technologa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5600,51 +5600,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5656,51 +5656,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5708,117 +5708,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5830,51 +5771,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5886,51 +5827,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5942,51 +5883,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6008,51 +5949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 27.10.2026 1:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6333,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•místnost vybavená PC s kancelářským Officem, tiskárnou, dataprojektorem a internetovým přístupem k právním předpisům</w:t>
+        <w:t>místnost vybavená PC s kancelářským Officem, tiskárnou, dataprojektorem a internetovým přístupem k právním předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6931" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6451,51 +6392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výrobní a provozní dokumentace technologického procesu - technologický postup, pracovní instrukce pro obsluhu a údržbu zařízení, pracovní instrukce pro nakládání s odpady, pracovní instrukce pro vedení provozní dokumentace, požární dokumentace, havarijní plány, dokumentace rizik na pracovišti, písemná pravidla pro nakládání s nebezpečnými chemickými látkami a směsmi, traumatologický plán, normy technologického režimu, spotřební normy, kapacitní normy a normy obsluhy</w:t>
+        <w:t>výrobní a provozní dokumentace technologického procesu - technologický postup, pracovní instrukce pro obsluhu a údržbu zařízení, pracovní instrukce pro nakládání s odpady, pracovní instrukce pro vedení provozní dokumentace, požární dokumentace, havarijní plány, dokumentace rizik na pracovišti, písemná pravidla pro nakládání s nebezpečnými chemickými látkami a směsmi, traumatologický plán, normy technologického režimu, spotřební normy, kapacitní normy a normy obsluhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6931" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6510,51 +6451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•směrnice vztahující se k zařízením a látkám v daném technologickém procesu</w:t>
+        <w:t>směrnice vztahující se k zařízením a látkám v daném technologickém procesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6931" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6569,51 +6510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technologická zařízení pro jednotlivé výrobní operace a chemické procesy řízená PC nebo řídicím panelem:</w:t>
+        <w:t>technologická zařízení pro jednotlivé výrobní operace a chemické procesy řízená PC nebo řídicím panelem:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6931" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7312,51 +7253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 27.10.2026 1:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.9.2026 20:00:36</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 27.10.2026 1:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5879609D"/>
+    <w:nsid w:val="392532B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F869FF3"/>
+    <w:nsid w:val="3707315E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17EF3B71"/>
+    <w:nsid w:val="2637B40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>