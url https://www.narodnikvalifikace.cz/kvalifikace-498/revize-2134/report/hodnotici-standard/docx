--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D7256EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D7256EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D7256EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E6AC17A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E6AC17A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E6AC17A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik operátor, 13.9.2026 19:24:35</w:t>
+        <w:t>Chemický technik operátor, 29.10.2026 0:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik operátor, 13.9.2026 19:24:35</w:t>
+        <w:t>Chemický technik operátor, 29.10.2026 0:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik operátor, 13.9.2026 19:24:35</w:t>
+        <w:t>Chemický technik operátor, 29.10.2026 0:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik operátor, 13.9.2026 19:24:35</w:t>
+        <w:t>Chemický technik operátor, 29.10.2026 0:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4512,51 +4512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik operátor, 13.9.2026 19:24:35</w:t>
+        <w:t>Chemický technik operátor, 29.10.2026 0:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5188,51 +5188,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5247,51 +5247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5488,51 +5488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik operátor, 13.9.2026 19:24:35</w:t>
+        <w:t>Chemický technik operátor, 29.10.2026 0:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5760,51 +5760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•místnost vybavenou PC s kancelářským officem a tiskárnou</w:t>
+        <w:t>místnost vybavenou PC s kancelářským officem a tiskárnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6892" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výrobní a provozní dokumentaci technologického procesu (pro uchazeče o zkoušku) - pracovní instrukce, provozní řád pracoviště, traumatologický plán, požární poplachovou směrnici, havarijní plány</w:t>
+        <w:t>výrobní a provozní dokumentaci technologického procesu (pro uchazeče o zkoušku) - pracovní instrukce, provozní řád pracoviště, traumatologický plán, požární poplachovou směrnici, havarijní plány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6892" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•chemickou laboratoř se sociálním zázemím odpovídající ČSN 01 8003, vybavenou zařízením pro odměrnou analýzu vzorků (byrety, pipety, hustoměry, titračními baňkami, odměrnými válci, kádinkami, váženkami, střičkami, analytickými vahami a předvážkami), přístroji pro terénní měření základních fyzikálně-chemických veličin (pH metr, konduktometr, elektrický a laboratorní teploměr, kolorimetr, multimetr, refraktometr, viskozimetr) a dokumentací pro práci v laboratoři (laboratorním řádem, návody pro obsluhu přístrojů a zařízení, analytickými předpisy, bezpečnostními listy nebezpečných chemických látek a směsí, písemnými pravidly pro nakládání s nebezpečnými chemickými látkami a směsmi projednanými s orgánem ochrany veřejného zdraví, požární poplachovou směrnicí)</w:t>
+        <w:t>chemickou laboratoř se sociálním zázemím odpovídající ČSN 01 8003, vybavenou zařízením pro odměrnou analýzu vzorků (byrety, pipety, hustoměry, titračními baňkami, odměrnými válci, kádinkami, váženkami, střičkami, analytickými vahami a předvážkami), přístroji pro terénní měření základních fyzikálně-chemických veličin (pH metr, konduktometr, elektrický a laboratorní teploměr, kolorimetr, multimetr, refraktometr, viskozimetr) a dokumentací pro práci v laboratoři (laboratorním řádem, návody pro obsluhu přístrojů a zařízení, analytickými předpisy, bezpečnostními listy nebezpečných chemických látek a směsí, písemnými pravidly pro nakládání s nebezpečnými chemickými látkami a směsmi projednanými s orgánem ochrany veřejného zdraví, požární poplachovou směrnicí)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6892" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5937,51 +5937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technologická zařízení pro jednotlivé výrobní operace a chemické procesy řízená PC nebo řídicím panelem - rozdělování kapalných heterogenních směsí (filtry, odstředivkami), oddělování plynných heterogenních směsí (odlučovači, filtry, pracími kolonami), zařízením pro homogenizaci substrátů, zařízením pro tepelné operace (výměníky, odparkami), zařízením pro difúzní operace (destilačními kolonami, adsorbéry, extraktory, krystalizátory, sušárnami) a chemickými reaktory</w:t>
+        <w:t>technologická zařízení pro jednotlivé výrobní operace a chemické procesy řízená PC nebo řídicím panelem - rozdělování kapalných heterogenních směsí (filtry, odstředivkami), oddělování plynných heterogenních směsí (odlučovači, filtry, pracími kolonami), zařízením pro homogenizaci substrátů, zařízením pro tepelné operace (výměníky, odparkami), zařízením pro difúzní operace (destilačními kolonami, adsorbéry, extraktory, krystalizátory, sušárnami) a chemickými reaktory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6892" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6400,51 +6400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik operátor, 13.9.2026 19:24:35</w:t>
+        <w:t>Chemický technik operátor, 29.10.2026 0:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6973,84 +6973,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik operátor, 13.9.2026 19:24:35</w:t>
+        <w:t>Chemický technik operátor, 29.10.2026 0:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61E13468"/>
+    <w:nsid w:val="7B6AB906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7136,51 +7136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66D72A1F"/>
+    <w:nsid w:val="5EE62B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7266,51 +7266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E56423B"/>
+    <w:nsid w:val="58C16A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>