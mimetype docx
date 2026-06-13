--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3805823D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3805823D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3805823D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1827B919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1827B919" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1827B919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5881,51 +5881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,51 +6999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8347,51 +8347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8976,84 +8976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="079B2758"/>
+    <w:nsid w:val="5DB7C20D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9139,51 +9139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45CDBEB7"/>
+    <w:nsid w:val="73C367B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>