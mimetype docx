--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1827B919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1827B919" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1827B919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62014338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62014338" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62014338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5881,51 +5881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,51 +6999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8347,51 +8347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8976,84 +8976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.6.2026 11:49:49</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DB7C20D"/>
+    <w:nsid w:val="70FE7B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9139,51 +9139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73C367B8"/>
+    <w:nsid w:val="44D39BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>