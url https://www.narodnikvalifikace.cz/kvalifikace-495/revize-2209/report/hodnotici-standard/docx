--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62014338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62014338" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62014338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AC9E5A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AC9E5A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AC9E5A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5881,51 +5881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,51 +6999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8347,51 +8347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8976,84 +8976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 30.7.2026 7:07:44</w:t>
+        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70FE7B59"/>
+    <w:nsid w:val="678971E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9139,51 +9139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44D39BB9"/>
+    <w:nsid w:val="6FECF144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>