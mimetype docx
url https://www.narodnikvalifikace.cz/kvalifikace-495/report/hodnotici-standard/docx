--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45015CFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45015CFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45015CFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REFD146D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREFD146D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREFD146D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 17:14:17</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 17:14:17</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 17:14:17</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 17:14:17</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6045,51 +6045,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 17:14:17</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,79 +6264,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9744" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="7420" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6348,51 +6348,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6404,51 +6404,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6463,51 +6463,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oborech vzdělání strojírenských nebo chemických nebo stavebních a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti vodárenství, nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti vodárenství nebo chemie, absolvování základního kurzu první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6522,51 +6522,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oborech vzdělání stavebních nebo chemických nebo strojírenských nebo ekologických a alespoň 5 let odborné praxe v oblasti vodárenství, nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti vodárenství nebo chemie, absolvování základního kurzu první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6581,51 +6581,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti stavebnictví nebo chemie nebo strojírenství nebo ekologie a alespoň 5 let odborné praxe v oblasti vodárenství, nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti vodárenství nebo chemie, absolvování základního kurzu první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6640,51 +6640,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na stavebnictví nebo chemii nebo strojírenství nebo elektrotechniku nebo ekologii a alespoň 5 let odborné praxe v oblasti vodárenství, nebo ve funkci učitele odborných předmětů nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti vodárenství nebo chemie, absolvování základního kurzu první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6699,51 +6699,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 36-027-H Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti vodárenství, absolvování základního kurzu první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6755,51 +6755,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6811,51 +6811,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6863,117 +6863,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6985,51 +6926,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7041,51 +6982,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7097,51 +7038,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7163,51 +7104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 17:14:17</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8511,51 +8452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 17:14:17</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9140,84 +9081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 13.9.2026 17:14:17</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74AB80AB"/>
+    <w:nsid w:val="1494F15D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9303,51 +9244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A1297B0"/>
+    <w:nsid w:val="2FC65CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>