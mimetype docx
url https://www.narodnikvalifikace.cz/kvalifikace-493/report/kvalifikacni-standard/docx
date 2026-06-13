--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13E267C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13E267C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13E267C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A2F2C8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A2F2C8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A2F2C8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 28.4.2026 19:57:11</w:t>
+        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2554,51 +2554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 28.4.2026 19:57:11</w:t>
+        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3183,51 +3183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 28.4.2026 19:57:11</w:t>
+        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>