--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A2F2C8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A2F2C8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A2F2C8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28B880D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28B880D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28B880D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:00:31</w:t>
+        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:13:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2554,51 +2554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:00:31</w:t>
+        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:13:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3183,51 +3183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:00:31</w:t>
+        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:13:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>