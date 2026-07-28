--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28B880D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28B880D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28B880D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R262DF2B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR262DF2B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR262DF2B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:13:06</w:t>
+        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 28.7.2026 10:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -939,96 +939,96 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="9200" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="9670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1040,215 +1040,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba informuje, které doklady musí uchazeč předložit, aby zkouška proběhla v souladu s platnými právními předpisy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Před zahájením vlastního ověřování musí být uchazeč seznámen s pracovištěm a s požadavky bezpečnosti a ochrany zdraví při práci (BOZP) a požární ochrany (PO), o čemž bude autorizovanou osobou vyhotoven a uchazečem podepsán písemný záznam. Zdravotní způsobilost pro vykonání zkoušky je vyžadována a prokazuje se lékařským potvrzením (odkaz na povolání v NSP – </w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t>Před zahájením vlastního ověřování musí být uchazeč seznámen s pracovištěm a s požadavky bezpečnosti a ochrany zdraví při práci (BOZP) a požární ochrany (PO), o čemž bude autorizovanou osobou vyhotoven a uchazečem podepsán písemný záznam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1260,107 +1152,215 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Uchazeč si s sebou ke zkoušce přinese vlastní pracovní oděv a obuv.</w:t>
+        <w:t xml:space="preserve">Zdravotní způsobilost pro vykonání zkoušky je vyžadována a prokazuje se lékařským potvrzením (odkaz na povolání v NSP – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.nsp.cz/jednotka-prace/strojnik-vodarenskych-zar" \l "zdravotni-zpusobilost"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>https://www.nsp.cz/jednotka-prace/strojnik-vodarenskych-zar#zdravotni-zpusobilost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1372,143 +1372,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">H větami (standardními větami o nebezpečí) a P větami (pokyny pro bezpečné zacházení) v kompetenci </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> jsou myšleny výroky označující nebezpečné vlastnosti chemických látek a způsoby správného nakládání s nimi dle Globálně harmonizovaného systému klasifikace a označování chemikálií Organizace spojených národů (GHS).</w:t>
+        <w:t>Uchazeč si s sebou ke zkoušce přinese vlastní pracovní oděv a obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1520,107 +1484,143 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba připraví ke zkoušce modelové situace, na kterých odzkouší hodnoticí kritérium:</w:t>
+        <w:t xml:space="preserve">H větami (standardními větami o nebezpečí) a P větami (pokyny pro bezpečné zacházení) v kompetenci </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Dodržování BOZP při obsluze zařízení k úpravě pitné vody</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jsou myšleny výroky označující nebezpečné vlastnosti chemických látek a způsoby správného nakládání s nimi dle Globálně harmonizovaného systému klasifikace a označování chemikálií Organizace spojených národů (GHS).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1632,683 +1632,647 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Kompetence </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> kritérium e)</w:t>
+        <w:t>Autorizovaná osoba připraví ke zkoušce modelové situace, na kterých odzkouší hodnoticí kritérium:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• vibrace čerpadla</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• protékající ucpávka hřídele čerpadla</w:t>
+        <w:t xml:space="preserve">Kompetence </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Údržba a běžné opravy strojů a zařízení sloužících k úpravě pitné vody,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kritérium e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• netěsnost rozvodů tlakového vzduchu</w:t>
+        <w:t>• vibrace čerpadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• lom na potrubí</w:t>
+        <w:t>• protékající ucpávka hřídele čerpadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• prokluzující klínový řemen</w:t>
+        <w:t>• netěsnost rozvodů tlakového vzduchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• porucha spojky mezi motorem a čerpadlem</w:t>
+        <w:t>• lom na potrubí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• uvolněný bezpečnostní kryt</w:t>
+        <w:t>• prokluzující klínový řemen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>• porucha spojky mezi motorem a čerpadlem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Kompetence </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> kritérium a) a c) - uchazeč kromě ústního výkladu nakreslí blokové schéma úpravny pitné vody a blokové schéma hygienického zabezpečení pitné vody.</w:t>
+        <w:t>• uvolněný bezpečnostní kryt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2320,107 +2284,143 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, jakož i ke kvalitě, časovému hledisku zvládání předváděných operací a dodržování platných norem. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště.</w:t>
+        <w:t xml:space="preserve">Kompetence </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Orientace v procesech úpravy pitné vody,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kritérium a) a c) - uchazeč kromě ústního výkladu nakreslí blokové schéma úpravny pitné vody a blokové schéma hygienického zabezpečení pitné vody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2432,107 +2432,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Ověření odborných způsobilostí lze provést též elektronickou formou v simulovaném prostředí (na modelu).</w:t>
+        <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, jakož i ke kvalitě, časovému hledisku zvládání předváděných operací a dodržování platných norem. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2542,63 +2542,175 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Ověření odborných způsobilostí lze provést též elektronickou formou v simulovaném prostředí (na modelu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:13:06</w:t>
+        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 28.7.2026 10:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3183,51 +3295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 13.6.2026 9:13:06</w:t>
+        <w:t>Strojník/strojnice pro obsluhu úpravny pitné vody, 28.7.2026 10:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>