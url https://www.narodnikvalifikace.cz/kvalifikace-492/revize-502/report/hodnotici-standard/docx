--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4960B260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4960B260" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4960B260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F530748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F530748" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F530748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.08.2012 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 29.4.2026 2:12:05</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 29.4.2026 2:12:05</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované fyzické nebo právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 29.4.2026 2:12:05</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3626,51 +3626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 29.4.2026 2:12:05</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 29.4.2026 2:12:05</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lesy České republiky, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 29.4.2026 2:12:05</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>