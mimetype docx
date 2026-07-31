--- v1 (2026-06-13)
+++ v2 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F530748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F530748" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F530748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DAB8E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DAB8E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DAB8E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.08.2012 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované fyzické nebo právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3626,51 +3626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lesy České republiky, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 13.6.2026 11:21:19</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>