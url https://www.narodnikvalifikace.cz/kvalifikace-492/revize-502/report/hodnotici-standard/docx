--- v2 (2026-07-31)
+++ v3 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DAB8E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DAB8E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DAB8E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69FC6E1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69FC6E1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69FC6E1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.08.2012 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 15.9.2026 15:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 15.9.2026 15:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované fyzické nebo právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 15.9.2026 15:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3626,51 +3626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 15.9.2026 15:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 15.9.2026 15:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lesy České republiky, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha mobilních štěpkovacích strojů, 31.7.2026 15:35:57</w:t>
+        <w:t>Obsluha mobilních štěpkovacích strojů, 15.9.2026 15:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>