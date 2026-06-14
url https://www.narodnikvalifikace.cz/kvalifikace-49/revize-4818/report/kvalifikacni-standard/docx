--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39DCB805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39DCB805" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39DCB805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R584ED73B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR584ED73B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR584ED73B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 30.4.2026 17:21:55</w:t>
+        <w:t>Bourač/bouračka masa, 14.6.2026 23:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 30.4.2026 17:21:55</w:t>
+        <w:t>Bourač/bouračka masa, 14.6.2026 23:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 30.4.2026 17:21:55</w:t>
+        <w:t>Bourač/bouračka masa, 14.6.2026 23:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>