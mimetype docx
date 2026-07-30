--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R584ED73B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR584ED73B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR584ED73B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R114159B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR114159B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR114159B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 14.6.2026 23:14:33</w:t>
+        <w:t>Bourač/bouračka masa, 30.7.2026 7:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 14.6.2026 23:14:33</w:t>
+        <w:t>Bourač/bouračka masa, 30.7.2026 7:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 14.6.2026 23:14:33</w:t>
+        <w:t>Bourač/bouračka masa, 30.7.2026 7:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>