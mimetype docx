--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R114159B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR114159B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR114159B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21411900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21411900" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21411900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 30.7.2026 7:01:26</w:t>
+        <w:t>Bourač/bouračka masa, 13.9.2026 18:47:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 30.7.2026 7:01:26</w:t>
+        <w:t>Bourač/bouračka masa, 13.9.2026 18:47:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 30.7.2026 7:01:26</w:t>
+        <w:t>Bourač/bouračka masa, 13.9.2026 18:47:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>