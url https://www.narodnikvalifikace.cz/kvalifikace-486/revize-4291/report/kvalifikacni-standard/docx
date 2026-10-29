--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63E6E3B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63E6E3B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63E6E3B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C73C0FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C73C0FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C73C0FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 19:34:16</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 2:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3189,170 +3189,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stupňů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6833"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="6833"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6833"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zařadit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="6833"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="6833"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="6833"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="6833"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="6833"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tarifní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="6833"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stupnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7068"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3461,272 +3461,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7303"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7318"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7318"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7318"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Předložit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="7318"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="7318"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="7318"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="7318"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odměňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="7318"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="7318"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určitou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="7318"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="7318"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="7318"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="7318"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8256" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazbě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="7318"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="7318"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3971,459 +3971,459 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prognóz:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8033"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8033"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8033"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vypočítat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8033"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="8033"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vývoj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="8033"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průměrného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="8033"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výdělku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="8033"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="8033"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>profesní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="8033"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="8033"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8283"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8283"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8283"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Provést</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="8283"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>benchmarking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="8283"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="8283"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="8283"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="8283"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="8283"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="8283"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odměňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="8283"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="8283"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="8283"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výhody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="8283"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="8283"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9288" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nevýhody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4600,119 +4600,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8998"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8998"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8998"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8998"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vytvořit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="8998"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="8998"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="8998"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8998"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mzdových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="8998"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="8998"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5552,527 +5552,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10179"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="10179"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10179"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="10179"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="10179"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="10179"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="10179"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="10179"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="10179"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="10179"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozice)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="10179"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="10179"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seznam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="10179"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="10179"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="10179"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tyto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="10179"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="10179"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přiřazených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10428"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="10428"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10428"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="10428"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odměňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="10428"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="10428"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(příslušné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="10428"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákony,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="10428"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnitřní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="10428"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="10428"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="10428"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolektivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="10428"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smlouvy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9955" w:y="10428"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6096,255 +6096,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10908"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10908"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10908"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mzdový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozbor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="10908"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="10908"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mzdové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="10908"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srovnání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="10908"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="10908"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trhem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="10908"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="10908"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="10908"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="10908"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="10908"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="10908"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6555,136 +6555,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prognóz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11863"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="11863"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11863"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vypočítat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="11863"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fluktuaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="11863"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="11863"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemocnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="11863"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6776,442 +6776,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12348"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12348"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12348"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Navrhnout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="12348"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="12348"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variabilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="12348"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bonusů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="12348"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(prémiování)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="12348"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="12348"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="12348"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="12348"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12598"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12598"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12598"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vyhodnotit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12598"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="12598"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prémiový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="12598"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="12598"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="12598"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="12598"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="12598"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="12598"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spočítat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="12598"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="12598"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsíční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="12598"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9288" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prémii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9269,51 +9269,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 19:34:16</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 2:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11595,51 +11595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 19:34:16</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 2:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12224,51 +12224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 19:34:16</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 2:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>