--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30B6D7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30B6D7FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30B6D7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD177785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD177785" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD177785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 17:57:08</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 17:57:08</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 17:57:08</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 17:57:08</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6059,170 +6059,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stupňů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6833"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="6833"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6833"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zařadit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="6833"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="6833"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="6833"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="6833"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="6833"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tarifní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="6833"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stupnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6331,272 +6331,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7303"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7318"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7318"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7318"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Předložit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="7318"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="7318"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="7318"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="7318"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odměňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="7318"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="7318"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určitou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="7318"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="7318"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="7318"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="7318"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8256" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazbě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="7318"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="7318"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7548"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6841,459 +6841,459 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prognóz:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8033"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8033"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8033"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vypočítat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8033"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="8033"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vývoj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="8033"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průměrného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="8033"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výdělku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="8033"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="8033"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>profesní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="8033"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="8033"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8283"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8283"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8283"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Provést</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="8283"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>benchmarking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="8283"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="8283"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="8283"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="8283"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="8283"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="8283"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odměňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="8283"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="8283"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="8283"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výhody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="8283"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="8283"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9288" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nevýhody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7470,119 +7470,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8998"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8998"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8998"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vytvořit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="8998"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="8998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="8998"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mzdových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="8998"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="8998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8422,527 +8422,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10179"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="10179"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10179"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="10179"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="10179"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="10179"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="10179"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="10179"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="10179"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="10179"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozice)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="10179"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="10179"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seznam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="10179"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="10179"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="10179"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tyto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="10179"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="10179"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přiřazených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10428"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="10428"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10428"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="10428"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odměňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="10428"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="10428"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(příslušné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="10428"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákony,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="10428"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnitřní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="10428"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="10428"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="10428"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolektivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="10428"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smlouvy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9955" w:y="10428"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="10428"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8966,255 +8966,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10908"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10908"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10908"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mzdový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozbor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="10908"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="10908"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mzdové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="10908"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srovnání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="10908"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="10908"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trhem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="10908"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="10908"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="10908"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="10908"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="10908"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="10908"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9425,136 +9425,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prognóz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11863"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="11863"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11863"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vypočítat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="11863"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fluktuaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="11863"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="11863"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemocnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="11863"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9646,442 +9646,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12348"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12348"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12348"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Navrhnout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="12348"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="12348"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variabilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="12348"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bonusů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="12348"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(prémiování)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="12348"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="12348"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="12348"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="12348"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="12348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12598"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12598"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12598"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vyhodnotit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12598"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="12598"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prémiový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="12598"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="12598"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="12598"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="12598"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="12598"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="12598"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spočítat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="12598"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="12598"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsíční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="12598"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9288" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prémii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12833"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12139,51 +12139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 17:57:08</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14619,63 +14619,600 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9187"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9187"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9735"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9735"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9735"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Bakalářské vzdělání ekonomického nebo technického směru a alespoň 5 let odborné praxe v činnostech vykonávaných v oblasti ekonomiky práce, resp. platů a mezd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9735"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Magisterské vzdělání ekonomického nebo technického směru a alespoň 5 let odborné praxe v činnostech vykonávaných v oblasti ekonomiky práce, resp. platů a mezd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9735"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9735"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9735"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9735"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9735"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, ww.mpsv.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 17:57:08</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14767,135 +15304,135 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7176" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="2308" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1967" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+        <w:t>Aktuální znění zákoníku práce, PC, kalkulačka, psací potřeby, papír, místnost pro zkoušení, soubor případových studií, vzorová kolektivní smlouva,soubor 10 mzdových/platových výměrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1967" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14906,936 +15443,284 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:keepLines w:val="1"/>
-[...116 lines deleted...]
-        <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1967" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4689"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5029"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6062"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6062"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6402"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...527 lines deleted...]
-        </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadá 30 minut. Zkouška nemůže být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 17:57:08</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16364,84 +16249,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AABYSS, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 13.9.2026 17:57:08</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32866703"/>
+    <w:nsid w:val="11B4B762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16526,185 +16411,52 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>