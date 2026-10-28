--- v6 (2026-10-28)
+++ v7 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD177785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD177785" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD177785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66117B0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66117B0D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66117B0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12139,51 +12139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15168,51 +15168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, ww.mpsv.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15676,51 +15676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadá 30 minut. Zkouška nemůže být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16249,84 +16249,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AABYSS, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka pro práci a mzdy, 28.10.2026 22:17:40</w:t>
+        <w:t>Specialista/specialistka pro práci a mzdy, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11B4B762"/>
+    <w:nsid w:val="3821656D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>