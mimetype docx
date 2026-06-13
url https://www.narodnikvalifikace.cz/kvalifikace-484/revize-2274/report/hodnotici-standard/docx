--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D46D64E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D46D64E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D46D64E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EA307B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EA307B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EA307B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 29.4.2026 0:25:01</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 29.4.2026 0:25:01</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 29.4.2026 0:25:01</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 29.4.2026 0:25:01</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 29.4.2026 0:25:01</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 29.4.2026 0:25:01</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 29.4.2026 0:25:01</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 29.4.2026 0:25:01</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FB68104"/>
+    <w:nsid w:val="1501F048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20896398"/>
+    <w:nsid w:val="73914782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E3CD93B"/>
+    <w:nsid w:val="7A6B741E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>