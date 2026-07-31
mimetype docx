--- v1 (2026-06-13)
+++ v2 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EA307B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EA307B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EA307B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D05A01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D05A01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D05A01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.6.2026 14:49:52</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1501F048"/>
+    <w:nsid w:val="275B47D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73914782"/>
+    <w:nsid w:val="58C89E58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A6B741E"/>
+    <w:nsid w:val="52E00B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>