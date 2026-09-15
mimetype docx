--- v2 (2026-07-31)
+++ v3 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D05A01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D05A01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D05A01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A29B6DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A29B6DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A29B6DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 15.9.2026 18:42:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 15.9.2026 18:42:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 15.9.2026 18:42:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 15.9.2026 18:42:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 15.9.2026 18:42:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 15.9.2026 18:42:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 15.9.2026 18:42:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 11:52:55</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 15.9.2026 18:42:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="275B47D5"/>
+    <w:nsid w:val="48E14E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58C89E58"/>
+    <w:nsid w:val="0F11434A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52E00B1F"/>
+    <w:nsid w:val="42A1C02B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>