--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28686B4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28686B4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28686B4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62D3D43F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62D3D43F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62D3D43F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 4.5.2026 17:00:48</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 4.5.2026 17:00:48</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 4.5.2026 17:00:48</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 4.5.2026 17:00:48</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5599,51 +5599,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 4.5.2026 17:00:48</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5829,51 +5829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkoušku lze z organizačních důvodů rozdělit do dvou dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 4.5.2026 17:00:48</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6402,51 +6402,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studio JV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 4.5.2026 17:00:48</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>