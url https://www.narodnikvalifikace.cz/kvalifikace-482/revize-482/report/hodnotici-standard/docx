--- v1 (2026-06-18)
+++ v2 (2026-06-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62D3D43F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62D3D43F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62D3D43F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58803032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58803032" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58803032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5599,51 +5599,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5829,51 +5829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkoušku lze z organizačních důvodů rozdělit do dvou dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6402,51 +6402,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studio JV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 18.6.2026 22:53:36</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>