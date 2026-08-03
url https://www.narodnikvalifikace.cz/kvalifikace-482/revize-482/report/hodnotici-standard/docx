--- v2 (2026-06-18)
+++ v3 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58803032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58803032" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58803032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A545EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A545EDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A545EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5599,51 +5599,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5829,51 +5829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkoušku lze z organizačních důvodů rozdělit do dvou dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6402,51 +6402,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studio JV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 19.6.2026 0:24:42</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>