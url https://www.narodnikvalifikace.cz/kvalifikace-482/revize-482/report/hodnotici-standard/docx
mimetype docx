--- v3 (2026-08-03)
+++ v4 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A545EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A545EDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A545EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13429B66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13429B66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13429B66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 12:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 12:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 12:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 12:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5599,51 +5599,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 12:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5829,51 +5829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkoušku lze z organizačních důvodů rozdělit do dvou dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 12:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6402,51 +6402,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studio JV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 11:18:55</w:t>
+        <w:t>Specialista vzdělávání a rozvoje zaměstnanců, 3.8.2026 12:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>