--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REC9F76F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREC9F76F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREC9F76F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25B88F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25B88F6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25B88F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.4.2026 13:37:47</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 20:02:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.4.2026 13:37:47</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 20:02:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.4.2026 13:37:47</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 20:02:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>