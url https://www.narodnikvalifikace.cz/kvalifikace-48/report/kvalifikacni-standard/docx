--- v1 (2026-06-14)
+++ v2 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25B88F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25B88F6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25B88F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28C5C43C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28C5C43C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28C5C43C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 20:02:04</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 21:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 20:02:04</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 21:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 20:02:04</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 21:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>