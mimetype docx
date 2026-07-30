--- v2 (2026-06-14)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28C5C43C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28C5C43C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28C5C43C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4726391D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4726391D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4726391D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 21:37:33</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 4:20:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 21:37:33</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 4:20:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 14.6.2026 21:37:33</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 4:20:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>