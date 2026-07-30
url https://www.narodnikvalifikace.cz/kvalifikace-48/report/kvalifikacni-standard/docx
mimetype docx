--- v3 (2026-07-30)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4726391D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4726391D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4726391D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R286291BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR286291BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR286291BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 4:20:45</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 5:45:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 4:20:45</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 5:45:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 4:20:45</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 5:45:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>