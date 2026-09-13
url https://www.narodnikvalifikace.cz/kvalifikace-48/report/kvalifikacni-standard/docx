--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R286291BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR286291BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR286291BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3937310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3937310" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3937310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 5:45:59</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 13.9.2026 17:57:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 5:45:59</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 13.9.2026 17:57:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 30.7.2026 5:45:59</w:t>
+        <w:t>Pracovník/pracovnice ošetřující jatečně upravená těla jatečných zvířat a vedlejší jatečné produkty, 13.9.2026 17:57:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>