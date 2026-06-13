--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R449A20DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR449A20DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR449A20DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54EA9479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54EA9479" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54EA9479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 28.4.2026 23:07:46</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 11:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 28.4.2026 23:07:46</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 11:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1673,51 +1673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 28.4.2026 23:07:46</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 11:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>