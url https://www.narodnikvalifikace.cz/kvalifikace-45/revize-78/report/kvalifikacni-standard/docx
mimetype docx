--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54EA9479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54EA9479" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54EA9479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE7892B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE7892B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE7892B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 11:14:54</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 13:22:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 11:14:54</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 13:22:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1673,51 +1673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 11:14:54</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 13:22:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>