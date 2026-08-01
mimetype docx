--- v2 (2026-06-13)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE7892B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE7892B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE7892B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R681D845C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR681D845C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR681D845C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 13:22:30</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 1.8.2026 22:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 13:22:30</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 1.8.2026 22:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1673,51 +1673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 13.6.2026 13:22:30</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 1.8.2026 22:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>