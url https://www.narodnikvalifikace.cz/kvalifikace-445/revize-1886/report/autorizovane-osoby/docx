--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B5C3320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B5C3320" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B5C3320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50EFAE5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50EFAE5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50EFAE5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 30.4.2026 5:21:53</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 16:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1425,332 +1425,386 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11736"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Palacha  1840, 27201 Kladno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12296"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12352"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12352"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola a Vyšší odborná škola, Liberec, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12296"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12352"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masarykova  3, 46084 Liberec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12682"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12738"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední průmyslová škola Hranice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12682"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12738"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studentská 1384, 75301 Hranice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13299"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13355"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola Jedovnice, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12296"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12352"/>
-[...10 lines deleted...]
-        <w:t>Studentská 1384, 75301 Hranice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13355"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Větřáku 463, 67906 Jedovnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12913"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13915"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12969"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola Jedovnice, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12913"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13915"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12969"/>
-[...10 lines deleted...]
-        <w:t>Na Větřáku 463, 67906 Jedovnice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dukelská 1240/27, 79001 Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13529"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13585"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola Jeseník</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14588"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola strojnická, Olomouc, tř. 17. listopadu 49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13529"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13585"/>
-[...10 lines deleted...]
-        <w:t>Dukelská 1240/27, 79001 Jeseník</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14588"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>17.listopadu 995, 77211 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14146"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15148"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14202"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola strojní a elektrotechnická a Vyšší odborná škola, Liberec 1, Masarykova 3, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15204"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola strojnická, škola hlavního města Prahy, Praha 1, Betlémská 4/287</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14146"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15148"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14202"/>
-[...64 lines deleted...]
-        <w:t>17.listopadu 995, 77211 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15204"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Betlémská 287/4, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 30.4.2026 5:21:53</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 16:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1895,1197 +1949,1089 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola TOS VARNSDORF s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Říční 1774, 40747 Varnsdorf</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola strojnická, škola hlavního města Prahy, Praha 1, Betlémská 4/287</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola, Ostrava-Vítkovice, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Betlémská 287/4, 11000 Praha 1</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zengerova 822/1, 70300 Ostrava - Vítkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola TOS VARNSDORF s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola, Přerov, Havlíčkova 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Říční 1774, 40747 Varnsdorf</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havlíčkova  377/2, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola, Ostrava-Vítkovice, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola - Centrum odborné přípravy technické Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Zengerova 822/1, 70300 Ostrava - Vítkovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nábělkova 539/3, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola, Přerov, Havlíčkova 2</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola - Podorlické vzdělávací centrum, Dobruška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Havlíčkova  377/2, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pulická 695, 51801 Dobruška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Střední škola - Centrum odborné přípravy technické Kroměříž</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola – Centrum odborné přípravy technické Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Nábělkova 539/3, 76701 Kroměříž</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vlčnovská 688, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Střední škola - Podorlické vzdělávací centrum, Dobruška</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola řemesel, Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Pulická 695, 51801 Dobruška</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Střední škola – Centrum odborné přípravy technické Uherský Brod</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola stavební a strojní, Teplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Vlčnovská 688, 68801 Uherský Brod</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fráni Šrámka  1350/1, 41501 Teplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola strojírenská a elektrotechnická Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>tř. Legionářů 1572/3, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Trnkova 2482/113, 62800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Střední škola řemesel, Šumperk</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola strojní, stavební a dopravní, Liberec, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ještědská 358/16, 46008 Liberec VIII - Dolní Hanychov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Střední škola stavební a strojní, Teplice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická a ekonomická Brno, Olomoucká, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Fráni Šrámka  1350/1, 41501 Teplice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Olomoucká 1140/61, 62700 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Střední škola strojírenská a elektrotechnická Brno, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická a gastronomická Blansko, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Trnkova 2482/113, 62800 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bezručova  1601/33, 67801 Blansko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Střední škola strojní, stavební a dopravní, Liberec, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Ještědská 358/16, 46008 Liberec VIII - Dolní Hanychov</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pražská 702, 43001 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9614"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Střední škola technická a ekonomická Brno, Olomoucká, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická, Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9614"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Olomoucká 1140/61, 62700 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dělnická 21, 43480 Velebudice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10000"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Střední škola technická a gastronomická Blansko, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10056"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická, Opava, Kolofíkovo nábřeží 51, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10000"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Bezručova  1601/33, 67801 Blansko</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10056"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kolofíkovo Nábřeží 1062/51, 74705 Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10616"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10672"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VÍTKOVICKÁ STŘEDNÍ PRŮMYSLOVÁ ŠKOLA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10616"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Pražská 702, 43001 Chomutov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10672"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hasičská 1003/49, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10847"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11233"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10903"/>
-[...10 lines deleted...]
-        <w:t>Střední škola technická, Most, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11289"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola a Střední průmyslová škola Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10847"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11233"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10903"/>
-[...10 lines deleted...]
-        <w:t>Dělnická 21, 43480 Velebudice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11289"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11233"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11289"/>
-[...10 lines deleted...]
-        <w:t>Střední škola technická, Opava, Kolofíkovo nábřeží 51, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11905"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola, Střední průmyslová škola automobilní a technická, České Budějovice, Skuherského 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11233"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11289"/>
-[...10 lines deleted...]
-        <w:t>Kolofíkovo Nábřeží 1062/51, 74705 Opava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11905"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Skuherského 1294, 37014 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11849"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12466"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11905"/>
-[...10 lines deleted...]
-        <w:t>VÍTKOVICKÁ STŘEDNÍ PRŮMYSLOVÁ ŠKOLA</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11849"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12466"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11905"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12522"/>
         <w:rPr>
-          <w:rStyle w:val="C14"/>
-[...113 lines deleted...]
-          <w:rStyle w:val="C14"/>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 30.4.2026 5:21:53</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 16:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>