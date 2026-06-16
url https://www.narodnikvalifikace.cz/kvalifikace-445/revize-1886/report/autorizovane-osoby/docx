--- v1 (2026-06-16)
+++ v2 (2026-06-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50EFAE5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50EFAE5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50EFAE5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R171BB240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR171BB240" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR171BB240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 16:08:54</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 17:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Betlémská 287/4, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 16:08:54</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 17:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2987,51 +2987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 16:08:54</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 17:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>