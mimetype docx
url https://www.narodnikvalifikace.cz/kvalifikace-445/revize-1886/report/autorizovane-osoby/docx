--- v2 (2026-06-16)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R171BB240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR171BB240" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR171BB240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C146395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C146395" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C146395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 17:21:51</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 1.8.2026 5:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Betlémská 287/4, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 17:21:51</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 1.8.2026 5:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2987,51 +2987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 16.6.2026 17:21:51</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 1.8.2026 5:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>