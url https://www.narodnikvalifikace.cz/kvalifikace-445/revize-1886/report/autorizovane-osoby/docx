--- v3 (2026-08-01)
+++ v4 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C146395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C146395" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C146395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A023571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A023571" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A023571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 1.8.2026 5:06:18</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 1.8.2026 6:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Betlémská 287/4, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 1.8.2026 5:06:18</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 1.8.2026 6:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2987,51 +2987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha CNC obráběcích strojů, 1.8.2026 5:06:18</w:t>
+        <w:t>Obsluha CNC obráběcích strojů, 1.8.2026 6:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>