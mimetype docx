--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14E64A44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14E64A44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14E64A44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FFF8FA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FFF8FA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FFF8FA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Frézař/frézařka kovů, 28.7.2026 12:32:21</w:t>
+        <w:t>Frézař/frézařka kovů, 11.9.2026 16:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1490,51 +1490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Frézař/frézařka kovů, 28.7.2026 12:32:21</w:t>
+        <w:t>Frézař/frézařka kovů, 11.9.2026 16:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>