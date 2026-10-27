--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FFF8FA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FFF8FA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FFF8FA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57421D3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57421D3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57421D3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Frézař/frézařka kovů, 11.9.2026 16:54:12</w:t>
+        <w:t>Frézař/frézařka kovů, 27.10.2026 3:05:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -507,1034 +507,1142 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Akademie řemesel Praha - Střední škola technická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zelený pruh 1294/52, 14708 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Gymnázium Jana Pivečky a Střední odborná škola Slavičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Školní 822, 76321 Slavičín</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Volutová 2523/14, 15800 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MESIT střední škola, o.p.s.</w:t>
+        <w:t>JUBELA EDU, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družstevní 818, 68605 Uherské Hradiště</w:t>
+        <w:t>Volutová 2523/14, 15800 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PMB - ZOS s.r.o.</w:t>
+        <w:t>MESIT střední škola, o.p.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krištofova 1443/27, 71600 Ostrava</w:t>
+        <w:t>Družstevní 818, 68605 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště technické, Třemošnice</w:t>
+        <w:t>PMB - ZOS s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Krištofova 1443/27, 71600 Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště technické, Třemošnice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Sportovní 322, 53843 Třemošnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Josefa Sousedíka Vsetín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Benátky 1779, 75501 Vsetín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola Josefa Sousedíka Vsetín</w:t>
+        <w:t>Střední odborná škola lesnická a strojírenská Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Benátky 1779, 75501 Vsetín</w:t>
+        <w:t>Opavská 55/8, 78501 Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6207"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6263"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola lesnická a strojírenská Šternberk</w:t>
+        <w:t>Střední průmyslová škola a Střední odborné učiliště Uničov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6207"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6263"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opavská 55/8, 78501 Šternberk</w:t>
+        <w:t>Školní 164, 78391 Uničov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola a Střední odborné učiliště Uničov</w:t>
+        <w:t>Střední škola - Centrum odborné přípravy technické Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školní 164, 78391 Uničov</w:t>
+        <w:t>Nábělkova 539/3, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola - Centrum odborné přípravy technické Kroměříž</w:t>
+        <w:t>Střední škola - Podorlické vzdělávací centrum, Dobruška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nábělkova 539/3, 76701 Kroměříž</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Pulická 695, 51801 Dobruška</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8884"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavební a strojní, Teplice</w:t>
+        <w:t>Střední škola informatiky, elektrotechniky a řemesel Rožnov pod Radhoštěm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8884"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Školní 1610, 75661 Rožnov pod Radhoštěm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9445"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9501"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola řemesel, Šumperk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9445"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9501"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10061"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10117"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola stavební a strojní, Teplice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10061"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10117"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fráni Šrámka  1350/1, 41501 Teplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9445"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9501"/>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10734"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9445"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9501"/>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10734"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 702, 43001 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9837"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11070"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9893"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11126"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola technická, Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9837"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11070"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9893"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11126"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dělnická 21, 43480 Velebudice</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11456"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11512"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola, Střední průmyslová škola automobilní a technická, České Budějovice, Skuherského 3</w:t>
+        <w:t>Střední škola technická, Opava, Kolofíkovo nábřeží 51, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11456"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11512"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skuherského 1294, 37014 České Budějovice</w:t>
+        <w:t>Kolofíkovo Nábřeží 1062/51, 74705 Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12072"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12128"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
+        <w:t>Vyšší odborná škola a Střední průmyslová škola Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12072"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12128"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12689"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12745"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola, Střední průmyslová škola automobilní a technická, České Budějovice, Skuherského 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12689"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12745"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Skuherského 1294, 37014 České Budějovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13305"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13361"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13305"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13361"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Frézař/frézařka kovů, 11.9.2026 16:54:12</w:t>
+        <w:t>Frézař/frézařka kovů, 27.10.2026 3:05:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>