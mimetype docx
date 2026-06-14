--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R225D3E9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR225D3E9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR225D3E9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62D8C434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62D8C434" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62D8C434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.4.2026 17:39:59</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 1:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.4.2026 17:39:59</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 1:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.4.2026 17:39:59</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 1:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>