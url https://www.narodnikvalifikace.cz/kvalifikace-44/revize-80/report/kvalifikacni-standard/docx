--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62D8C434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62D8C434" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62D8C434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6419E47A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6419E47A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6419E47A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 1:23:03</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 8:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 1:23:03</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 8:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 1:23:03</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 8:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>