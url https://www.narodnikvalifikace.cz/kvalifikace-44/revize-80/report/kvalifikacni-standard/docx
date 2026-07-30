--- v2 (2026-07-30)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6419E47A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6419E47A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6419E47A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F95C584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F95C584" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F95C584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 8:47:30</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 10:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 8:47:30</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 10:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 8:47:30</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 10:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>