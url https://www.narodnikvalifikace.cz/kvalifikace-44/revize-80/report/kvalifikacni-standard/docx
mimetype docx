--- v3 (2026-07-30)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F95C584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F95C584" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F95C584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6252CA1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6252CA1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6252CA1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 10:06:23</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 13.9.2026 20:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 10:06:23</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 13.9.2026 20:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 30.7.2026 10:06:23</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 13.9.2026 20:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>