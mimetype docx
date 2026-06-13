--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R634691A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR634691A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR634691A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E58940D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E58940D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E58940D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nožíř, 28.4.2026 22:57:42</w:t>
+        <w:t>Nožíř, 13.6.2026 11:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1488,51 +1488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výběr konkrétního předmětu zkoušky (nožířského výrobku či jeho části) a podrobných údajů potřebných pro splnění požadavků zkoušky (tj. výrobu, úpravu, opravu, seřízení, naostření) sdělí uchazeči autorizovaná osoba do 14 dnů po obdržení přihlášky ke zkoušce; při výběru zadání vychází zejména ze složitosti požadované práce. Požadovaný rozsah práce musí odpovídat celkové době, stanovené pro trvání zkoušky. Pokud není pro ověřování kritérii jednotlivých způsobilostí stanoven rozsah činností (tj. počet kusů, druhů, variant apod.), zadá autorizovaná osoba jejich konkrétní počet, umožňující dodržení doby, vymezené pro dobu trvání celé zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nožíř, 28.4.2026 22:57:42</w:t>
+        <w:t>Nožíř, 13.6.2026 11:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nožíř, 28.4.2026 22:57:42</w:t>
+        <w:t>Nožíř, 13.6.2026 11:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>