--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E58940D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E58940D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E58940D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R442DDE3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR442DDE3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR442DDE3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nožíř, 13.6.2026 11:45:11</w:t>
+        <w:t>Nožíř, 30.7.2026 4:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1488,51 +1488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výběr konkrétního předmětu zkoušky (nožířského výrobku či jeho části) a podrobných údajů potřebných pro splnění požadavků zkoušky (tj. výrobu, úpravu, opravu, seřízení, naostření) sdělí uchazeči autorizovaná osoba do 14 dnů po obdržení přihlášky ke zkoušce; při výběru zadání vychází zejména ze složitosti požadované práce. Požadovaný rozsah práce musí odpovídat celkové době, stanovené pro trvání zkoušky. Pokud není pro ověřování kritérii jednotlivých způsobilostí stanoven rozsah činností (tj. počet kusů, druhů, variant apod.), zadá autorizovaná osoba jejich konkrétní počet, umožňující dodržení doby, vymezené pro dobu trvání celé zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nožíř, 13.6.2026 11:45:11</w:t>
+        <w:t>Nožíř, 30.7.2026 4:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nožíř, 13.6.2026 11:45:11</w:t>
+        <w:t>Nožíř, 30.7.2026 4:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>