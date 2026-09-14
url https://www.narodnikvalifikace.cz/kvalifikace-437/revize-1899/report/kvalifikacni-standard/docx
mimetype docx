--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R442DDE3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR442DDE3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR442DDE3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AAEF436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AAEF436" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AAEF436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nožíř, 30.7.2026 4:33:23</w:t>
+        <w:t>Nožíř, 14.9.2026 8:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1488,51 +1488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výběr konkrétního předmětu zkoušky (nožířského výrobku či jeho části) a podrobných údajů potřebných pro splnění požadavků zkoušky (tj. výrobu, úpravu, opravu, seřízení, naostření) sdělí uchazeči autorizovaná osoba do 14 dnů po obdržení přihlášky ke zkoušce; při výběru zadání vychází zejména ze složitosti požadované práce. Požadovaný rozsah práce musí odpovídat celkové době, stanovené pro trvání zkoušky. Pokud není pro ověřování kritérii jednotlivých způsobilostí stanoven rozsah činností (tj. počet kusů, druhů, variant apod.), zadá autorizovaná osoba jejich konkrétní počet, umožňující dodržení doby, vymezené pro dobu trvání celé zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nožíř, 30.7.2026 4:33:23</w:t>
+        <w:t>Nožíř, 14.9.2026 8:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nožíř, 30.7.2026 4:33:23</w:t>
+        <w:t>Nožíř, 14.9.2026 8:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>