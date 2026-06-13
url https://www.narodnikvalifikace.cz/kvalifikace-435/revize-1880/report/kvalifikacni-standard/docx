--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CDFF84C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CDFF84C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CDFF84C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CC71930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CC71930" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CC71930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.4.2026 23:07:57</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 13.6.2026 11:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výběr konkrétního předmětu zkoušky (nástroje, jeho části, podrobných údajů potřebných pro splnění požadavků zkoušky (tj. pro výrobu, úpravu či opravu, vysvětlení jednotlivých pracovních kroků) sdělí uchazeči autorizovaná osoba. Při výběru zadání vychází autorizovaná osoba především ze složitosti požadované práce. Požadovaný rozsah práce musí tedy být úměrný celkové době, stanovené pro trvání zkoušky. Pokud není pro ověřování kritérii jednotlivých způsobilostí stanoven rozsah činností (tj. počet kusů, druhů, variant apod.), zadá autorizovaná osoba jejich konkrétní počet, umožňující dodržení doby, vymezené pro dobu trvání celé zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.4.2026 23:07:57</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 13.6.2026 11:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2387,51 +2387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motor Jikov Strojírenská, a. s., Č. Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.4.2026 23:07:57</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 13.6.2026 11:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>