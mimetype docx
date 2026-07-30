--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CC71930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CC71930" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CC71930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F0D658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F0D658" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F0D658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 13.6.2026 11:15:55</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 4:48:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výběr konkrétního předmětu zkoušky (nástroje, jeho části, podrobných údajů potřebných pro splnění požadavků zkoušky (tj. pro výrobu, úpravu či opravu, vysvětlení jednotlivých pracovních kroků) sdělí uchazeči autorizovaná osoba. Při výběru zadání vychází autorizovaná osoba především ze složitosti požadované práce. Požadovaný rozsah práce musí tedy být úměrný celkové době, stanovené pro trvání zkoušky. Pokud není pro ověřování kritérii jednotlivých způsobilostí stanoven rozsah činností (tj. počet kusů, druhů, variant apod.), zadá autorizovaná osoba jejich konkrétní počet, umožňující dodržení doby, vymezené pro dobu trvání celé zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 13.6.2026 11:15:55</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 4:48:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2387,51 +2387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motor Jikov Strojírenská, a. s., Č. Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 13.6.2026 11:15:55</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 4:48:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>