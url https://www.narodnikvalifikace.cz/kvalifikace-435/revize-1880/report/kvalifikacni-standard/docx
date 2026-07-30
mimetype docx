--- v2 (2026-07-30)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F0D658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F0D658" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F0D658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F939D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F939D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F939D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 4:48:39</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 5:59:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výběr konkrétního předmětu zkoušky (nástroje, jeho části, podrobných údajů potřebných pro splnění požadavků zkoušky (tj. pro výrobu, úpravu či opravu, vysvětlení jednotlivých pracovních kroků) sdělí uchazeči autorizovaná osoba. Při výběru zadání vychází autorizovaná osoba především ze složitosti požadované práce. Požadovaný rozsah práce musí tedy být úměrný celkové době, stanovené pro trvání zkoušky. Pokud není pro ověřování kritérii jednotlivých způsobilostí stanoven rozsah činností (tj. počet kusů, druhů, variant apod.), zadá autorizovaná osoba jejich konkrétní počet, umožňující dodržení doby, vymezené pro dobu trvání celé zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 4:48:39</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 5:59:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2387,51 +2387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motor Jikov Strojírenská, a. s., Č. Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 4:48:39</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 5:59:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>