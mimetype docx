--- v3 (2026-07-30)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F939D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F939D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F939D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3705E159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3705E159" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3705E159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 5:59:38</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 13.9.2026 18:10:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výběr konkrétního předmětu zkoušky (nástroje, jeho části, podrobných údajů potřebných pro splnění požadavků zkoušky (tj. pro výrobu, úpravu či opravu, vysvětlení jednotlivých pracovních kroků) sdělí uchazeči autorizovaná osoba. Při výběru zadání vychází autorizovaná osoba především ze složitosti požadované práce. Požadovaný rozsah práce musí tedy být úměrný celkové době, stanovené pro trvání zkoušky. Pokud není pro ověřování kritérii jednotlivých způsobilostí stanoven rozsah činností (tj. počet kusů, druhů, variant apod.), zadá autorizovaná osoba jejich konkrétní počet, umožňující dodržení doby, vymezené pro dobu trvání celé zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 5:59:38</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 13.9.2026 18:10:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2387,51 +2387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motor Jikov Strojírenská, a. s., Č. Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 30.7.2026 5:59:38</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 13.9.2026 18:10:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>