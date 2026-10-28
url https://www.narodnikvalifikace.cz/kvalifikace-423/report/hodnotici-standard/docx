--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52BF8C3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52BF8C3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52BF8C3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R611AD8CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR611AD8CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR611AD8CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,68 +1235,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 12</w:t>
+        <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2604,68 +2604,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 12</w:t>
+        <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3494,68 +3494,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 12</w:t>
+        <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4465,68 +4465,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 12</w:t>
+        <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5738,68 +5738,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 12</w:t>
+        <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6959,68 +6959,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 12</w:t>
+        <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8343,68 +8343,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 12</w:t>
+        <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -18659,68 +18659,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 12</w:t>
+        <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21479,80 +21479,505 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10766" w:h="5068" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9576"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9576"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4521" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10123"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat minimálně střední vzdělání s výučním listem a současně musí doložit splnění všech následujících požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4521" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10123"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">osvědčení o získání profesní kvalifikace 69-014-H Potápěč/potápěčka pracovní podle zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání, v platném znění, (tj. odborně způsobilá fyzická osoba pro provádění potápěčských prací podle NV č. 591/2006 Sb., v platném znění z 27. dubna 2016) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4521" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10123"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>alespoň 5 let praxe v pracovním potápění s doloženou praxí s nejméně 1 000 hodinami při provádění potápěčských prací pod vodou zaznamenanými ve stavebním deníku, nebo v jednoduchém záznamu o stavbě podle zákona č. 183/2006 Sb., - stavební zákon, vyhlášky č. 499/2006 Sb., O dokumentaci staveb, a dalších souvisejících předpisů, nebo v zahraničí získaném ověřitelném záznamu potvrzeném akreditovanou profesionální (komerční) potápěčskou organizací.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4521" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10123"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4521" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10123"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnotícím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnotícím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4521" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10123"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4521" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10123"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 12</w:t>
+        <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21627,253 +22052,1197 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10766" w:h="7617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7952" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat minimálně střední vzdělání s výučním listem a současně musí doložit splnění všech následujících požadavků:</w:t>
+        <w:t>Pro zajištění zkoušky podle tohoto hodnoticího standardu je třeba mít k dispozici minimálně následující materiální a technické prostředky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">osvědčení o získání profesní kvalifikace 69-014-H Potápěč/potápěčka pracovní podle zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání, v platném znění, (tj. odborně způsobilá fyzická osoba pro provádění potápěčských prací podle NV č. 591/2006 Sb., v platném znění z 27. dubna 2016) </w:t>
+        <w:t>vhodný prostor pro ústní a praktickou část zkoušky nad hladinou (učebna, skříňová nástavba, stavební buňka apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>alespoň 5 let praxe v pracovním potápění s doloženou praxí s nejméně 1 000 hodinami při provádění potápěčských prací pod vodou zaznamenanými ve stavebním deníku, nebo v jednoduchém záznamu o stavbě podle zákona č. 183/2006 Sb., - stavební zákon, vyhlášky č. 499/2006 Sb., O dokumentaci staveb, a dalších souvisejících předpisů, nebo v zahraničí získaném ověřitelném záznamu potvrzeném akreditovanou profesionální (komerční) potápěčskou organizací.</w:t>
+        <w:t>vodní nádrž s průhledností vody minimálně 1 metr a s minimální hloubkou 30 metrů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>dekompresní tabulky, dekompresní programy, formuláře a dokumenty ke zkoušce, osobní počítač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>kyslíkový oživovací přístroj, lékárnička, resuscitační figurína, defibrilátor AED</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">vícemístná dekompresní komora v pohotovostním stavu v bezprostřední blízkosti sestupů </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>různé druhy potápěčských izolačních obleků (neoprenové, membránové, suché, mokré)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">dýchací přístroje - systémy s dodávkou dýchacích plynů z místa nad hladinou včetně potápěčských přileb a celoobličejových masek </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">dostatečná zásoba dýchacích plynů - vzduch - nitrox - trimix, to znamená min. 5 000 litrů pro zkoušenou osobu, 15 000 litrů pro tři zkoušející osoby (5 000 litrů pro jednu zkoušející osobu a 5 000 litrů pro jistícího potápěče </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vysokotlaký kompresor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">potápěčské autonomní dýchací přístroje </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>komunikační systémy pro potápěče kabelové a ultrazvukové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>signální a pracovní lana a úvazky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>různé druhy potápěčských světel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>osobní dekompresní počítače, potápěčské kompasy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>přilbový kamerový systém, ruční vodotěsná videokamera s osvětlením, vodotěsný fotoaparát s bleskem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vzduchový stavební kompresor nebo hydraulický agregát, odsávací zařízení, vzduchové nebo hydraulické nářadí pod vodu, sada montážního nářadí, zdvihací vak, karabiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>pod vodní hladinou musí být k dispozici: vtokové česle nebo jejich model, sypký materiál, technická zařízení pro předvedení montážních prací včetně video a fotodokumentace, sestupové lano pro předvedení záchrany potápěče z hloubky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>kniha úrazů, stavební deník, deník potápěčských prací, formulář zápisu o seznámení s riziky a BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21885,163 +23254,190 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="7612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10334"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10334"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10674"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci Lektor/lektorka dalšího vzdělávání (75-001-T), může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10674"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22051,109 +23447,136 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11942"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11942"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12282"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnotícím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnotícím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t>Celková doba trvání vlastní zkoušky (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12282"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22163,136 +23586,80 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...54 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 10 z 12</w:t>
+        <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22366,1732 +23733,50 @@
                     <pic:cNvPr id="22" name="Picture 22"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P35"/>
-[...1680 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P45"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24374,84 +24059,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč/potápěčka pracovní, 13.9.2026 17:10:28</w:t>
+        <w:t>Potápěč/potápěčka pracovní, 28.10.2026 22:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 12 z 12</w:t>
+        <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FD5C348"/>
+    <w:nsid w:val="4FE307DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24537,51 +24222,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4604BFCE"/>
+    <w:nsid w:val="71F85ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>