--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A74F426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A74F426" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A74F426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23018D1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23018D1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23018D1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 29.4.2026 0:01:24</w:t>
+        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 29.4.2026 0:01:24</w:t>
+        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 29.4.2026 0:01:24</w:t>
+        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 29.4.2026 0:01:24</w:t>
+        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 29.4.2026 0:01:24</w:t>
+        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 29.4.2026 0:01:24</w:t>
+        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>