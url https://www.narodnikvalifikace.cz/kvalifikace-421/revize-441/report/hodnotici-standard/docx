--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23018D1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23018D1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23018D1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F78A09D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F78A09D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F78A09D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
+        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
+        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
+        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
+        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
+        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 10:51:19</w:t>
+        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>