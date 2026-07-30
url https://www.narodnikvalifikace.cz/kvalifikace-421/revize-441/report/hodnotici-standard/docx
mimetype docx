--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F78A09D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F78A09D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F78A09D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350F7881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350F7881" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350F7881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
+        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
+        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
+        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
+        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
+        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 13.6.2026 12:50:34</w:t>
+        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>