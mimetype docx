--- v3 (2026-07-30)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350F7881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350F7881" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350F7881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79AAA60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79AAA60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79AAA60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
+        <w:t>Technik BOZP, 13.9.2026 20:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
+        <w:t>Technik BOZP, 13.9.2026 20:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
+        <w:t>Technik BOZP, 13.9.2026 20:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
+        <w:t>Technik BOZP, 13.9.2026 20:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
+        <w:t>Technik BOZP, 13.9.2026 20:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 30.7.2026 8:28:58</w:t>
+        <w:t>Technik BOZP, 13.9.2026 20:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>