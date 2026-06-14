--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55AB09D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55AB09D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55AB09D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R325A338B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR325A338B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR325A338B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 29.4.2026 12:35:01</w:t>
+        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 14.6.2026 16:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1868,51 +1868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kosinova 872, 77200 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 29.4.2026 12:35:01</w:t>
+        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 14.6.2026 16:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2339,51 +2339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Říčanská  970/23, 64100 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 29.4.2026 12:35:01</w:t>
+        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 14.6.2026 16:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>