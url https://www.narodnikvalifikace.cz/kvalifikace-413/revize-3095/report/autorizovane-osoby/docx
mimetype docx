--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R325A338B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR325A338B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR325A338B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E55B446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E55B446" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E55B446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 14.6.2026 16:01:49</w:t>
+        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 30.7.2026 8:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1338,581 +1338,581 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Solární energie s.r.o.</w:t>
+        <w:t>SMART CITIES &amp; FACTORIES, z. ú.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Orelská 83/15, 10100 Vršovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11219"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Solární energie s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11219"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Masná 1850/4, 70200 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11605"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11661"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11605"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11661"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11275"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12277"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola a vyšší odborná škola aplikované kybernetiky s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11275"/>
-[...10 lines deleted...]
-        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12277"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hradecká 1151/9, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11835"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11891"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12894"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola a vyšší odborná škola aplikované kybernetiky s.r.o.</w:t>
+        <w:t>Střední škola elektrotechnická a energetická Sokolnice, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11835"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11891"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12894"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hradecká 1151/9, 50003 Hradec Králové</w:t>
+        <w:t>Učiliště 496, 66452 Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13223"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
-[...10 lines deleted...]
-        <w:t>Střední škola elektrotechnická a energetická Sokolnice, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13279"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola elektrotechnická, Ostrava, Na Jízdárně 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13223"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
-[...10 lines deleted...]
-        <w:t>Učiliště 496, 66452 Sokolnice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13279"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Jízdárně 423, 70200 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12838"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13840"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12894"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13896"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola elektrotechnická, Ostrava, Na Jízdárně 30</w:t>
+        <w:t>Střední škola elektrotechniky a strojírenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12838"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13840"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12894"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13896"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Jízdárně 423, 70200 Ostrava</w:t>
+        <w:t>Jesenická 3067, 10600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13454"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13510"/>
-[...10 lines deleted...]
-        <w:t>Střední škola elektrotechniky a strojírenství</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14282"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola polytechnická, Havířov-Šumbark, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13454"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13510"/>
-[...10 lines deleted...]
-        <w:t>Jesenická 3067, 10600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14282"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sýkorova 613/1, 73601 Havířov-Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13840"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14842"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13896"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14898"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola polytechnická, Havířov-Šumbark, příspěvková organizace</w:t>
+        <w:t>Střední škola řemesel, Frýdek-Místek, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13840"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14842"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13896"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14898"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sýkorova 613/1, 73601 Havířov-Šumbark</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Pionýrů 2069, 73801 Frýdek-Místek</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Trnkova 2482/113, 62800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15515"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technických profesí Olomouc, Kosinova 4</w:t>
+        <w:t>Střední škola strojírenská a elektrotechnická Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15515"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosinova 872, 77200 Olomouc</w:t>
+        <w:t>Trnkova 2482/113, 62800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 14.6.2026 16:01:49</w:t>
+        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 30.7.2026 8:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2079,311 +2079,365 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SUPER Kancelář s.r.o.</w:t>
+        <w:t>Střední škola technických profesí Olomouc, Kosinova 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Kosinova 872, 77200 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SUPER Kancelář s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Na Klášteře 33, 26601 Beroun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3287"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3343"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Šardzik Petr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3287"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3343"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lovosická 654/15, 19000 Praha 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Ing. Šardzik Petr</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tomeček Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Lovosická 654/15, 19000 Praha 9</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>17. listopadu 643/16, 70800 Ostrava - Poruba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tomeček Ivo</w:t>
+        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>17. listopadu 643/16, 70800 Ostrava - Poruba</w:t>
+        <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>www.telservis.cz s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Říčanská  970/23, 64100 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 14.6.2026 16:01:49</w:t>
+        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 30.7.2026 8:45:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>