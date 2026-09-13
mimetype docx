--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E55B446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E55B446" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E55B446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EE384E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EE384E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EE384E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 30.7.2026 8:45:05</w:t>
+        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 13.9.2026 19:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1868,51 +1868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Trnkova 2482/113, 62800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 30.7.2026 8:45:05</w:t>
+        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 13.9.2026 19:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2393,51 +2393,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Říčanská  970/23, 64100 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 30.7.2026 8:45:05</w:t>
+        <w:t>Elektromontér/elektromontérka fotovoltaických systémů, 13.9.2026 19:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>