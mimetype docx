--- v5 (2026-09-13)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C9F61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C9F61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C9F61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BC413C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BC413C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BC413C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Paznehtář, 13.9.2026 18:40:24</w:t>
+        <w:t>Paznehtář, 29.10.2026 2:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Paznehtář, 13.9.2026 18:40:24</w:t>
+        <w:t>Paznehtář, 29.10.2026 2:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2424,51 +2424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Paznehtář, 13.9.2026 18:40:24</w:t>
+        <w:t>Paznehtář, 29.10.2026 2:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3523,51 +3523,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Paznehtář, 13.9.2026 18:40:24</w:t>
+        <w:t>Paznehtář, 29.10.2026 2:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4946,51 +4946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Paznehtář, 13.9.2026 18:40:24</w:t>
+        <w:t>Paznehtář, 29.10.2026 2:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5593,51 +5593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Paznehtář, 13.9.2026 18:40:24</w:t>
+        <w:t>Paznehtář, 29.10.2026 2:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7547,51 +7547,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Paznehtář, 13.9.2026 18:40:24</w:t>
+        <w:t>Paznehtář, 29.10.2026 2:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8362,51 +8362,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8421,51 +8421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8662,51 +8662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci je k dispozici na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Paznehtář, 13.9.2026 18:40:24</w:t>
+        <w:t>Paznehtář, 29.10.2026 2:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8878,51 +8878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Plně vybavená paznehtářská dílna s nářadím (kopytní struhák, dvouruční struhák, kopytní kleště a kopytní nože, keratofréza a keratobruska) a fixační klece a pomůcky</w:t>
+        <w:t>Plně vybavená paznehtářská dílna s nářadím (kopytní struhák, dvouruční struhák, kopytní kleště a kopytní nože, keratofréza a keratobruska) a fixační klece a pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4151" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8937,51 +8937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní oblečení (zajistí si každý uchazeč sám)</w:t>
+        <w:t>Pracovní oblečení (zajistí si každý uchazeč sám)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4151" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8996,51 +8996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Antibakteriální přípravek (např. spray Alamycin), sada pro ošetření poraněných a záněty postižených paznehtů (např. Technovit), obvazový materiál, dezinfekční prostředek s obsahem mědi, bukový dehet, štětec, špachtle, gumové rukavice, gumové škrtidlo, kartáč, pátrací kleště a skalpel</w:t>
+        <w:t>Antibakteriální přípravek (např. spray Alamycin), sada pro ošetření poraněných a záněty postižených paznehtů (např. Technovit), obvazový materiál, dezinfekční prostředek s obsahem mědi, bukový dehet, štětec, špachtle, gumové rukavice, gumové škrtidlo, kartáč, pátrací kleště a skalpel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4151" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9055,51 +9055,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Potřebný počet kusů skotu pro ošetření a úpravu paznehtů (7 ks skotu pro jednoho uchazeče, z toho nejméně 3 kusy s různým zdravotním postižením paznehtů) </w:t>
+        <w:t xml:space="preserve">Potřebný počet kusů skotu pro ošetření a úpravu paznehtů (7 ks skotu pro jednoho uchazeče, z toho nejméně 3 kusy s různým zdravotním postižením paznehtů) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4151" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9114,51 +9114,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro teoretickou a písemnou část vybavená potřebnými didaktickými pomůckami</w:t>
+        <w:t>Místnost pro teoretickou a písemnou část vybavená potřebnými didaktickými pomůckami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4151" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9173,51 +9173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4151" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9468,51 +9468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Paznehtář, 13.9.2026 18:40:24</w:t>
+        <w:t>Paznehtář, 29.10.2026 2:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10097,84 +10097,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Paznehtář, 13.9.2026 18:40:24</w:t>
+        <w:t>Paznehtář, 29.10.2026 2:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62CFC434"/>
+    <w:nsid w:val="5CA817FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10260,51 +10260,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D36BB9A"/>
+    <w:nsid w:val="3B70BFDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10390,51 +10390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F538933"/>
+    <w:nsid w:val="05E5D96A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>