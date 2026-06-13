--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C51022D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C51022D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C51022D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36448485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36448485" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36448485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 28.4.2026 23:03:07</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 28.4.2026 23:03:07</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 28.4.2026 23:03:07</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 28.4.2026 23:03:07</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 28.4.2026 23:03:07</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 28.4.2026 23:03:07</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="608DEC94"/>
+    <w:nsid w:val="267386F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50976355"/>
+    <w:nsid w:val="03C01AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>