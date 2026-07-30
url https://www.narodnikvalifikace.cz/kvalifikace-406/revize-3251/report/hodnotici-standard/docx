--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36448485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36448485" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36448485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78313F69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78313F69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78313F69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 13.6.2026 11:50:32</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="267386F8"/>
+    <w:nsid w:val="191D1846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03C01AE4"/>
+    <w:nsid w:val="7DF9484E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>