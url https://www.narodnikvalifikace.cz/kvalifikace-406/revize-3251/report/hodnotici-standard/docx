--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78313F69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78313F69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78313F69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A109FD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A109FD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A109FD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.9.2026 18:49:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.9.2026 18:49:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.9.2026 18:49:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.9.2026 18:49:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.9.2026 18:49:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 30.7.2026 6:03:09</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 13.9.2026 18:49:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="191D1846"/>
+    <w:nsid w:val="0CD186D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DF9484E"/>
+    <w:nsid w:val="05CBCE3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>