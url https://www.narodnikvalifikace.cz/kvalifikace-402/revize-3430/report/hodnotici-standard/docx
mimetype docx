--- v2 (2026-07-29)
+++ v3 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329E682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329E682" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329E682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E78731B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E78731B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E78731B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 29.7.2026 2:45:57</w:t>
+        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 29.7.2026 2:45:57</w:t>
+        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 29.7.2026 2:45:57</w:t>
+        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 29.7.2026 2:45:57</w:t>
+        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 29.7.2026 2:45:57</w:t>
+        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 29.7.2026 2:45:57</w:t>
+        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 29.7.2026 2:45:57</w:t>
+        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 29.7.2026 2:45:57</w:t>
+        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 29.7.2026 2:45:57</w:t>
+        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2829589F"/>
+    <w:nsid w:val="10A16E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="622EB762"/>
+    <w:nsid w:val="56CD0418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42223335"/>
+    <w:nsid w:val="7F8C112A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73EF7FCE"/>
+    <w:nsid w:val="7E610312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>