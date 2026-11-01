--- v3 (2026-09-12)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E78731B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E78731B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E78731B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE111C1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE111C1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE111C1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.11.2026 4:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.11.2026 4:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.11.2026 4:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.11.2026 4:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.11.2026 4:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.11.2026 4:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.11.2026 4:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18436,79 +18436,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7554" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18520,51 +18520,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro zajištění zkoušky podle tohoto hodnoticího standardu je třeba mít k dispozici:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18572,58 +18572,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•studijní prostory pro výuku a teoretické přezkoušení psovodů s odpovídajícím zázemím splňujícím hygienické normy,</w:t>
+        <w:t>studijní prostory pro výuku a teoretické přezkoušení psovodů s odpovídajícím zázemím splňujícím hygienické normy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18631,58 +18631,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odpovídající zabezpečené venkovní prostory s objektem průmyslového typu včetně kryté haly minimálních rozměrů 20 x 30 metrů pro přezkoušení praktické části zkoušky (prostory musí být chráněny před extrémními klimatickými vlivy a musí umožňovat přezkušování v každém ročním období),</w:t>
+        <w:t>odpovídající zabezpečené venkovní prostory s objektem průmyslového typu včetně kryté haly minimálních rozměrů 20 x 30 metrů pro přezkoušení praktické části zkoušky (prostory musí být chráněny před extrémními klimatickými vlivy a musí umožňovat přezkušování v každém ročním období),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18690,58 +18690,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odpovídající prostory na umístění a ustájení psů v souladu se zákonem č. 246/1992 Sb. ve znění pozdějších předpisů.</w:t>
+        <w:t>odpovídající prostory na umístění a ustájení psů v souladu se zákonem č. 246/1992 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18753,51 +18753,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k používání psů pro praktické přezkoušení psovodů, s ohledem na bezpečnost a pohodu živých zvířat (podle zákona č. 246/1992 Sb. v platném znění a Řádu ochrany zvířat při veřejném vystoupení psů), musí být prostory pro teoretické i praktické přezkoušení psovodů a prostory pro umístění a ustájení psů součástí střediska a musí se nacházet společně v oploceném areálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18805,58 +18805,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pro každou zkoušku musí být v souladu se zákonem č. 246/1992 Sb. ve znění pozdějších předpisů vytvořen a schválen Řád ochrany zvířat při veřejném vystoupení psů.</w:t>
+        <w:t>Pro každou zkoušku musí být v souladu se zákonem č. 246/1992 Sb. ve znění pozdějších předpisů vytvořen a schválen Řád ochrany zvířat při veřejném vystoupení psů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18864,58 +18864,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Odpovědná osoba podle zákona č. 246/1992 Sb. ve znění pozdějších předpisů musí po celou dobu zkoušek dohlížet na zacházení se psy a dodržování zákona č. 246/1992 Sb. ve znění pozdějších předpisů.</w:t>
+        <w:t>Odpovědná osoba podle zákona č. 246/1992 Sb. ve znění pozdějších předpisů musí po celou dobu zkoušek dohlížet na zacházení se psy a dodržování zákona č. 246/1992 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18923,58 +18923,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pro praktickou část zkoušky „Obrana psovoda“ musí AOs zajistit nejméně dva pomocníky s kvalifikačním osvědčením figuranta s nejméně pětiletou praxí (doloží průkazem figuranta).</w:t>
+        <w:t>Pro praktickou část zkoušky „Obrana psovoda“ musí AOs zajistit nejméně dva pomocníky s kvalifikačním osvědčením figuranta s nejméně pětiletou praxí (doloží průkazem figuranta).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18982,58 +18982,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí mít k dispozici (pro zapůjčení k předvedení praktické části zkoušky) dva vhodné, pro danou činnost cvičené a připravené psy.</w:t>
+        <w:t>Autorizovaná osoba musí mít k dispozici (pro zapůjčení k předvedení praktické části zkoušky) dva vhodné, pro danou činnost cvičené a připravené psy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19041,58 +19041,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí mít k dispozici a použití cvičební pomůcky pro psy a ochranné pomůcky pro práci figurantů.</w:t>
+        <w:t>Autorizovaná osoba musí mít k dispozici a použití cvičební pomůcky pro psy a ochranné pomůcky pro práci figurantů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19100,58 +19100,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí vytvořit Tematický plán výcviku a přezkoušení psů.</w:t>
+        <w:t>Autorizovaná osoba musí vytvořit Tematický plán výcviku a přezkoušení psů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19163,51 +19163,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19218,79 +19218,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9935"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9705"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9935"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9705"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10275"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10045"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19301,79 +19301,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11538"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11308"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11538"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11308"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11879"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11648"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.11.2026 4:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 12.9.2026 9:09:17</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.11.2026 4:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10A16E27"/>
+    <w:nsid w:val="5D5444AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56CD0418"/>
+    <w:nsid w:val="26DB1753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F8C112A"/>
+    <w:nsid w:val="0EB41861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E610312"/>
+    <w:nsid w:val="5E648176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>