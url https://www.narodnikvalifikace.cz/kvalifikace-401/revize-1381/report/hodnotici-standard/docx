--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A97327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A97327" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A97327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D5C7C02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D5C7C02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D5C7C02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2439,51 +2439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5852,51 +5852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6823,51 +6823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7686,51 +7686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8603,51 +8603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9628,51 +9628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10903,51 +10903,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11472,51 +11472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kvalita provedené práce a znalost navázání jednotlivých postupů</w:t>
+        <w:t>Kvalita provedené práce a znalost navázání jednotlivých postupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11531,51 +11531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dodržení požadavků zadání, pokynů výrobců strojů, chemických prostředků a úklidových pomůcek</w:t>
+        <w:t>Dodržení požadavků zadání, pokynů výrobců strojů, chemických prostředků a úklidových pomůcek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11590,51 +11590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické provedení úklidu a čištění, estetický vzhled uklízených a čištěných ploch podle zadání</w:t>
+        <w:t>Technické provedení úklidu a čištění, estetický vzhled uklízených a čištěných ploch podle zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -11829,51 +11829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12387,51 +12387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7799" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12446,51 +12446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7799" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -12687,51 +12687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13071,51 +13071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dokumentaci pro hodnocenou činnost – harmonogramy, bezpečnostní listy, technologické postupy.</w:t>
+        <w:t>Dokumentaci pro hodnocenou činnost – harmonogramy, bezpečnostní listy, technologické postupy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13130,51 +13130,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pomocnými zařízeními odpovídajícími požadavkům BOZP a hygienickým předpisům. Osobní ochranné pracovní prostředky dle bezpečnostních listů prostředků.</w:t>
+        <w:t>Pomocnými zařízeními odpovídajícími požadavkům BOZP a hygienickým předpisům. Osobní ochranné pracovní prostředky dle bezpečnostních listů prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13189,51 +13189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Chemické přípravky na celkovou údržbu a ošetření a ve všech režimech úklidu a čištění:</w:t>
+        <w:t>Chemické přípravky na celkovou údržbu a ošetření a ve všech režimech úklidu a čištění:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13249,51 +13249,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nábytku a zařízení vč. koženého</w:t>
+        <w:t>nábytku a zařízení vč. koženého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13309,51 +13309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tvrdých podlah všech typů obsažených v KS a HS , textilií a koberců,</w:t>
+        <w:t>tvrdých podlah všech typů obsažených v KS a HS , textilií a koberců,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13369,51 +13369,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pokovených a kovových částí nábytku a zařizovacích předmětů</w:t>
+        <w:t>pokovených a kovových částí nábytku a zařizovacích předmětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13429,51 +13429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skleněných ploch</w:t>
+        <w:t>skleněných ploch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13488,51 +13488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Plochy:</w:t>
+        <w:t>Plochy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13548,51 +13548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nábytek dřevěný i laminovaný</w:t>
+        <w:t>nábytek dřevěný i laminovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13608,51 +13608,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kožený nábytek</w:t>
+        <w:t>kožený nábytek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13668,51 +13668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skleněné plochy – okna</w:t>
+        <w:t>skleněné plochy – okna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13728,51 +13728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kobercové plochy</w:t>
+        <w:t>kobercové plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13788,51 +13788,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plochy s linoleem nebo PVC</w:t>
+        <w:t>plochy s linoleem nebo PVC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13848,51 +13848,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vápencové podlahové plochy</w:t>
+        <w:t>vápencové podlahové plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13908,51 +13908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•žulové podlahové plochy</w:t>
+        <w:t>žulové podlahové plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13968,51 +13968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•keramické povrchy vč. slinuté a protiskluzné dlažby</w:t>
+        <w:t>keramické povrchy vč. slinuté a protiskluzné dlažby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -14028,51 +14028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•betonové nebo cihelné podlahové plochy – uzavřené a neuzavřené</w:t>
+        <w:t>betonové nebo cihelné podlahové plochy – uzavřené a neuzavřené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -14088,51 +14088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plochy z umělého kamene</w:t>
+        <w:t>plochy z umělého kamene</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -14148,51 +14148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dřevěné a laminátové podlahové plochy</w:t>
+        <w:t>dřevěné a laminátové podlahové plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -14208,51 +14208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kovové povrchy</w:t>
+        <w:t>kovové povrchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14267,51 +14267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Minimální technické a materiálové vybavení:</w:t>
+        <w:t>Minimální technické a materiálové vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -14327,51 +14327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vysavač na mokro i sucho, podlahový kotoučový stroj dvourychlostní, unašeč padu, kartáč na stroj, vysavač s elektrickou klepací hlavou, prodlužovací kabel.</w:t>
+        <w:t>vysavač na mokro i sucho, podlahový kotoučový stroj dvourychlostní, unašeč padu, kartáč na stroj, vysavač s elektrickou klepací hlavou, prodlužovací kabel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -14387,51 +14387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mikrovláknové utěrky do všech oblastí a všech typů, celulózové utěrky, bílé papírové ručníky, houby s padem, teleskopická tyč, podlahový držák padu se všemi potřebnými typy padů, podlahové pady v příslušné velikosti a všech barvách vč. diamantových padů, držáky mopů včetně tyčí, mop třásňový, plochý s úchyty, mikrovláknové mopy všech typů, kartáč, celulózová houba, vědro, rozprašovače a tlakové nádoby v potřebném množství a odměrné a dávkovací pomůcky, dvouvozík se ždímačem a vložkou, igelitové podložky/pytle, jednorázové návleky, rozmývák a stěrka, okenní kbelík, škrabka atd</w:t>
+        <w:t>mikrovláknové utěrky do všech oblastí a všech typů, celulózové utěrky, bílé papírové ručníky, houby s padem, teleskopická tyč, podlahový držák padu se všemi potřebnými typy padů, podlahové pady v příslušné velikosti a všech barvách vč. diamantových padů, držáky mopů včetně tyčí, mop třásňový, plochý s úchyty, mikrovláknové mopy všech typů, kartáč, celulózová houba, vědro, rozprašovače a tlakové nádoby v potřebném množství a odměrné a dávkovací pomůcky, dvouvozík se ždímačem a vložkou, igelitové podložky/pytle, jednorázové návleky, rozmývák a stěrka, okenní kbelík, škrabka atd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14446,51 +14446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pro uchazeče osobní ochranné pracovní rostředky odpovídající prováděným pracím.</w:t>
+        <w:t>Pro uchazeče osobní ochranné pracovní rostředky odpovídající prováděným pracím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -14658,51 +14658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14888,51 +14888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15741,84 +15741,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 13.9.2026 18:37:35</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 29.10.2026 0:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 15</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59C59BCC"/>
+    <w:nsid w:val="45E926EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15904,51 +15904,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34F97459"/>
+    <w:nsid w:val="206DD626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16034,51 +16034,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F83F595"/>
+    <w:nsid w:val="29320D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16164,51 +16164,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37CB4EBB"/>
+    <w:nsid w:val="5AC48F99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>