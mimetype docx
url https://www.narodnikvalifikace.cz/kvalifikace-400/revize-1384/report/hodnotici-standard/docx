--- v4 (2026-09-01)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E4A8D3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E4A8D3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E4A8D3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R301DDB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR301DDB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR301DDB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3140,51 +3140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5548,51 +5548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6803,51 +6803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7828,51 +7828,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8509,51 +8509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kvalita provedené práce a znalost navázání jednotlivých postupů</w:t>
+        <w:t>Kvalita provedené práce a znalost navázání jednotlivých postupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5284" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8568,51 +8568,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dodržení požadavků zadání, pokynů výrobců strojů, chemických prostředků a úklidových pomůce</w:t>
+        <w:t>Dodržení požadavků zadání, pokynů výrobců strojů, chemických prostředků a úklidových pomůce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5284" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8627,51 +8627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické provedení úklidu a čištění, estetický vzhled uklízených a čištěných ploch podle zadání</w:t>
+        <w:t>Technické provedení úklidu a čištění, estetický vzhled uklízených a čištěných ploch podle zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5284" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8922,51 +8922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9536,51 +9536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8035" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9595,51 +9595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8035" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9836,51 +9836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10276,51 +10276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dokumentaci pro hodnocenou činnost – harmonogramy, bezpečnostní listy, dokumentace k úklidu v nemocničním a zdravotnickém zařízení, dezinfekční plán (řád) a technologické postupy.</w:t>
+        <w:t>Dokumentaci pro hodnocenou činnost – harmonogramy, bezpečnostní listy, dokumentace k úklidu v nemocničním a zdravotnickém zařízení, dezinfekční plán (řád) a technologické postupy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10335,51 +10335,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pomocnými zařízeními odpovídajícími požadavkům BOZP a hygienickým předpisům v nemocničním a zdravotnickém zařízení. Osobní ochranné pracovní prostředky dle bezpečnostních listů prostředků.</w:t>
+        <w:t>Pomocnými zařízeními odpovídajícími požadavkům BOZP a hygienickým předpisům v nemocničním a zdravotnickém zařízení. Osobní ochranné pracovní prostředky dle bezpečnostních listů prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10394,51 +10394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Chemické přípravky na celkovou údržbu a ve všech režimech úklidu:</w:t>
+        <w:t>Chemické přípravky na celkovou údržbu a ve všech režimech úklidu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -10454,51 +10454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•sociálních zařízení a umývárenských oblastí </w:t>
+        <w:t xml:space="preserve">sociálních zařízení a umývárenských oblastí </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -10514,51 +10514,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nábytku v nemocničním a zdravotnickém zařízení</w:t>
+        <w:t>nábytku v nemocničním a zdravotnickém zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -10574,51 +10574,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•tvrdých podlah různých typů </w:t>
+        <w:t xml:space="preserve">tvrdých podlah různých typů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -10634,51 +10634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pokovených a kovových částí nábytku a zařizovacích předmětů</w:t>
+        <w:t>pokovených a kovových částí nábytku a zařizovacích předmětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -10694,51 +10694,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skleněných ploch</w:t>
+        <w:t>skleněných ploch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -10754,51 +10754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kuchyňských a stravovacích prostor</w:t>
+        <w:t>kuchyňských a stravovacích prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -10814,51 +10814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•omyvatelných stěn </w:t>
+        <w:t xml:space="preserve">omyvatelných stěn </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -10874,51 +10874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dezinfekční přípravky a speciální přípravky určené do daného prostoru</w:t>
+        <w:t>dezinfekční přípravky a speciální přípravky určené do daného prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10933,51 +10933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnosti a vybavení:</w:t>
+        <w:t>Místnosti a vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -10993,51 +10993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sociální zařízení včetně /nebo a umývárenské oblasti vybavené WC mísou, pisoárem, umyvadlem, sprchovým koutem, zásobníky hygienických materiálů, zrcadlem, bateriemi</w:t>
+        <w:t>sociální zařízení včetně /nebo a umývárenské oblasti vybavené WC mísou, pisoárem, umyvadlem, sprchovým koutem, zásobníky hygienických materiálů, zrcadlem, bateriemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -11053,51 +11053,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•místnost – pokoj pacienta</w:t>
+        <w:t>místnost – pokoj pacienta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -11113,51 +11113,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•chodba, schodiště, popřípadě výtah s PVC nebo dlažbou</w:t>
+        <w:t>chodba, schodiště, popřípadě výtah s PVC nebo dlažbou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -11173,51 +11173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kuchyňka s linkou vybavená varnou deskou, mikrovlnou troubou, dřezem, kávovarem, lednicí a myčkou</w:t>
+        <w:t>kuchyňka s linkou vybavená varnou deskou, mikrovlnou troubou, dřezem, kávovarem, lednicí a myčkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -11233,51 +11233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zabudované materiály – dlažba a protiskluzná dlažba, kámen – žula mramor, linoleum nebo PVC, skleněné plochy</w:t>
+        <w:t>zabudované materiály – dlažba a protiskluzná dlažba, kámen – žula mramor, linoleum nebo PVC, skleněné plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11292,51 +11292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Minimální technické a materiálové vybavení:</w:t>
+        <w:t>Minimální technické a materiálové vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -11352,51 +11352,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vysavač na mokro i sucho, podlahový kotoučový stroj dvourychlostní, unašeč padu, kartáč na stroj, podlahový automat, prodlužovací kabel.</w:t>
+        <w:t>vysavač na mokro i sucho, podlahový kotoučový stroj dvourychlostní, unašeč padu, kartáč na stroj, podlahový automat, prodlužovací kabel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -11412,51 +11412,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mikrovláknové utěrky do všech oblastí a všech typů, celulózové utěrky, bílé papírové ručníky, houby s padem, štětka na WC s nástavcem, ometák prachu a pavučin, teleskopická tyč, podlahový držák padu s minimálně 5 typy padů, podlahový pad v příslušné velikosti a minimálně pěti typů, držáky mopů včetně tyčí, mop třásňový, plochý s kapsami, mikrovláknové mopy všech typů, kartáček, celulózová houba, vědra o obsahu 5 l podle barevného kódování v nemocničních a zdravotnických zařízeních, kartáče, rozprašovače dle barevného kódování v potřebném množství a odměrné a dávkovací pomůcky, vozík určený a vybavený do zdravotnických a nemocničních zařízení, igelitové podložky/pytle, rozmývák, stěrka, atd.</w:t>
+        <w:t>mikrovláknové utěrky do všech oblastí a všech typů, celulózové utěrky, bílé papírové ručníky, houby s padem, štětka na WC s nástavcem, ometák prachu a pavučin, teleskopická tyč, podlahový držák padu s minimálně 5 typy padů, podlahový pad v příslušné velikosti a minimálně pěti typů, držáky mopů včetně tyčí, mop třásňový, plochý s kapsami, mikrovláknové mopy všech typů, kartáček, celulózová houba, vědra o obsahu 5 l podle barevného kódování v nemocničních a zdravotnických zařízeních, kartáče, rozprašovače dle barevného kódování v potřebném množství a odměrné a dávkovací pomůcky, vozík určený a vybavený do zdravotnických a nemocničních zařízení, igelitové podložky/pytle, rozmývák, stěrka, atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -11472,51 +11472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pro uchazeče osobní ochranné pracovní prostředky odpovídající prováděným pracím</w:t>
+        <w:t>Pro uchazeče osobní ochranné pracovní prostředky odpovídající prováděným pracím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11375" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -11740,51 +11740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11970,51 +11970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12823,84 +12823,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 1.9.2026 10:20:32</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 29.10.2026 1:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C9BDC0D"/>
+    <w:nsid w:val="2CFC440D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12986,51 +12986,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AA07036"/>
+    <w:nsid w:val="4A8D6AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13116,51 +13116,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32D9B1E3"/>
+    <w:nsid w:val="44AA6119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13246,51 +13246,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B509AC0"/>
+    <w:nsid w:val="7ECB29A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>