--- v3 (2026-09-07)
+++ v4 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BF9163B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BF9163B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BF9163B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EF09B2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EF09B2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EF09B2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce operačních systémů pro malé a střední organizace, 7.9.2026 9:37:57</w:t>
+        <w:t>Správce operačních systémů pro malé a střední organizace, 25.10.2026 18:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4807,289 +4807,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7495"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7510"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7510"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7510"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="7510"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="7510"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="7510"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musejí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="7510"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="7510"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="7510"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="7510"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="7510"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7510"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="7510"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8808" w:y="7510"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="7510"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10070" w:y="7510"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10003" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5300,612 +5300,612 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7975"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7990"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="7990"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7990"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="7990"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="7990"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="7990"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="7990"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="7990"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="7990"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8225"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8239"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="8239"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8239"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="8239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8239"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8239"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8239"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="8239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="8239"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="8239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8489"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8489"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8489"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8489"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8489"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8489"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8489"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8489"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8489"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="8489"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="8489"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="8489"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="8489"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="8489"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uveden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="8489"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="8489"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="8489"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="8489"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9316" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušný,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10296" w:y="8489"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10228" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>níže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8719"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6660,323 +6660,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9886"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9900"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="9900"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9900"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="9900"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="9900"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>infrastruktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="9900"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítačové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="9900"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9900"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="9900"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hardware</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="9900"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="9900"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="9900"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="9900"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="9900"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="9900"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="9900"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="9900"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střední</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9532" w:y="9900"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9460" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10131"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7000,357 +7000,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10380"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="10380"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10380"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Konfigurace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>síťových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="10380"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="10380"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="10380"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10615"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1239" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10630"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="10630"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10630"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zabezpečení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="10630"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="10630"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="10630"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="10630"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="10630"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zneužitím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="10630"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="10630"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="10630"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="10630"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10865"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10879"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="10879"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10879"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochrana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="10879"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="10879"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="10879"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="10879"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="10879"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zničením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="10879"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="10879"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="10879"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="10879"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11115"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7697,697 +7697,697 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11830"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="11830"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="11830"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="11830"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>infrastruktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="11830"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítačové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="11830"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="11830"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="11830"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hardware</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="11830"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="11830"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="11830"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="11830"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="11830"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="11830"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="11830"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="11830"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střední</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9532" w:y="11830"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9460" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10502" w:y="11830"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10430" w:y="11830"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12295"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12310"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="12310"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Konfigurace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>síťových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="12310"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="12310"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="12310"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12545"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1239" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12559"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="12559"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12559"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zabezpečení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="12559"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="12559"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="12559"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="12559"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="12559"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zneužitím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="12559"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="12559"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="12559"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="12559"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12795"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12809"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12809"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12809"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochrana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="12809"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="12809"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="12809"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="12809"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="12809"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zničením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="12809"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="12809"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="12809"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="12809"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9023,561 +9023,561 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14451"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14465"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="14465"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14465"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Instalace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>operačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="14465"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="14465"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="14465"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="14465"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konfigurace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="14465"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kriterium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="14465"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="14465"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="14465"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14715"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="14715"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Instalace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>operačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="14715"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="14715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="14715"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="14715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="14715"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="14715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="14715"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="14715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konfigurace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="14715"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="14715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kriterium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="14715"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="14715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="14715"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="14715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="14715"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="14715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14950"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14964"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="14964"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14964"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Instalace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="14964"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="14964"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="14964"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="14964"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kriterium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="14964"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="14964"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="14964"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9867,51 +9867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce operačních systémů pro malé a střední organizace, 7.9.2026 9:37:57</w:t>
+        <w:t>Správce operačních systémů pro malé a střední organizace, 25.10.2026 18:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,561 +10057,561 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2409"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Instalace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>operačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="2409"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="2409"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="2409"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="2409"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konfigurace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="2409"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kriterium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="2409"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="2409"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="2409"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2658"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Instalace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>operačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="2658"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="2658"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="2658"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="2658"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konfigurace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="2658"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kriterium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="2658"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="2658"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="2658"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2908"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Instalace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="2908"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="2908"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="2908"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="2908"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kriterium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="2908"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="2908"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="2908"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11360,51 +11360,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce operačních systémů pro malé a střední organizace, 7.9.2026 9:37:57</w:t>
+        <w:t>Správce operačních systémů pro malé a střední organizace, 25.10.2026 18:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11933,51 +11933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola manažerské informatiky, ekonomiky a práva, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce operačních systémů pro malé a střední organizace, 7.9.2026 9:37:57</w:t>
+        <w:t>Správce operačních systémů pro malé a střední organizace, 25.10.2026 18:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>