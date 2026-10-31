--- v3 (2026-09-15)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA81ECD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA81ECD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA81ECD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25CCA3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25CCA3A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25CCA3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:32</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2689,51 +2689,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:32</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:32</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5077,51 +5077,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:32</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6352,51 +6352,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:33</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7519,51 +7519,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:33</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,51 +8742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:33</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9551,51 +9551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:33</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17708,51 +17708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:33</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19571,51 +19571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:33</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20367,51 +20367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:33</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20639,51 +20639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zdroj elektrické energie 230V, zdroj teplé i studené vody</w:t>
+        <w:t>Zdroj elektrické energie 230V, zdroj teplé i studené vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20698,51 +20698,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dokumentaci pro hodnocenou činnost – harmonogramy, bezpečnostní listy, dokumentace k HACCP, hygienické plány a technologické postupy.</w:t>
+        <w:t>Dokumentaci pro hodnocenou činnost – harmonogramy, bezpečnostní listy, dokumentace k HACCP, hygienické plány a technologické postupy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20757,51 +20757,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pomocná zařízení odpovídající požadavkům BOZP a hygienickým předpisům v provozech se systémy HACCP. Osobní ochranné pracovní prostředky dle bezpečnostních listů prostředků.</w:t>
+        <w:t>Pomocná zařízení odpovídající požadavkům BOZP a hygienickým předpisům v provozech se systémy HACCP. Osobní ochranné pracovní prostředky dle bezpečnostních listů prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20816,51 +20816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Chemické přípravky na celkovou údržbu a ve všech režimech úklidu:</w:t>
+        <w:t>Chemické přípravky na celkovou údržbu a ve všech režimech úklidu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -20876,51 +20876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sociálních zařízení a umývárenských oblastí</w:t>
+        <w:t>sociálních zařízení a umývárenských oblastí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -20936,51 +20936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nábytkem v provozech</w:t>
+        <w:t>nábytkem v provozech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -20996,51 +20996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tvrdých podlah různých typů</w:t>
+        <w:t>tvrdých podlah různých typů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21056,51 +21056,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pokovených a kovových částí nábytku a zařizovacích předmětů</w:t>
+        <w:t>pokovených a kovových částí nábytku a zařizovacích předmětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21116,51 +21116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skleněných ploch</w:t>
+        <w:t>skleněných ploch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21176,51 +21176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•transportních vozíků a nakládacích a vykládacích zařízení</w:t>
+        <w:t>transportních vozíků a nakládacích a vykládacích zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21236,51 +21236,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•omyvatelných stěn a zásobníků</w:t>
+        <w:t>omyvatelných stěn a zásobníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21296,51 +21296,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dezinfekční přípravky a speciální přípravky určené do daného prostoru</w:t>
+        <w:t>dezinfekční přípravky a speciální přípravky určené do daného prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21355,51 +21355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnosti a vybavení:</w:t>
+        <w:t>Místnosti a vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21415,51 +21415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sociální zařízení včetně umývárenské oblasti vybavené WC mísou, pisoárem, umyvadlem, zásobníky hygienických materiálů, zrcadlem, bateriemi</w:t>
+        <w:t>sociální zařízení včetně umývárenské oblasti vybavené WC mísou, pisoárem, umyvadlem, zásobníky hygienických materiálů, zrcadlem, bateriemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21475,51 +21475,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•chodba, schodiště, popřípadě výtah s PVC nebo dlažbou</w:t>
+        <w:t>chodba, schodiště, popřípadě výtah s PVC nebo dlažbou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21535,51 +21535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kuchyň zařízená profesionální vařicí technikou nebo provozovna na výrobu potravinářských výrobků</w:t>
+        <w:t>kuchyň zařízená profesionální vařicí technikou nebo provozovna na výrobu potravinářských výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21595,51 +21595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zabudované materiály – dlažba a protiskluzná dlažba, kámen – žula nebo mramor, linoleum nebo PVC, skleněné plochy</w:t>
+        <w:t>zabudované materiály – dlažba a protiskluzná dlažba, kámen – žula nebo mramor, linoleum nebo PVC, skleněné plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21654,51 +21654,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Minimální technické a materiálové vybavení:</w:t>
+        <w:t>Minimální technické a materiálové vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21714,51 +21714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vysavač na mokro i sucho, podlahový kotoučový stroj dvourychlostní, unašeč padu, kartáč na stroj, podlahový automat, vysokotlaký vodní a parní čistič, prodlužovací kabel</w:t>
+        <w:t>vysavač na mokro i sucho, podlahový kotoučový stroj dvourychlostní, unašeč padu, kartáč na stroj, podlahový automat, vysokotlaký vodní a parní čistič, prodlužovací kabel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -21774,51 +21774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mikrovláknové utěrky do všech oblastí a všech typů, celulózové utěrky, bílé papírové ručníky, houby s padem, štětka na WC s nástavcem, ometák prachu a pavučin, teleskopická tyč, podlahový držák padu s minimálně 5 typy padů, podlahový pad v příslušné velikosti a minimálně pěti typů, držáky mopů včetně tyčí, mop třásňový, plochý s úchyty, mikrovláknové mopy všech typů, kartáček, celulózová houba; vědra o obsahu 5 l, kartáče a pomůcky v barevném kódování systému HACCP; rozprašovače dle barevného kódování v potřebném množství a odměrné a dávkovací pomůcky, dvouvozík se ždímačem a vložkou, igelitové podložky/pytle, rozmývák, stěrka, škrabka, okenní vědro atd.</w:t>
+        <w:t>mikrovláknové utěrky do všech oblastí a všech typů, celulózové utěrky, bílé papírové ručníky, houby s padem, štětka na WC s nástavcem, ometák prachu a pavučin, teleskopická tyč, podlahový držák padu s minimálně 5 typy padů, podlahový pad v příslušné velikosti a minimálně pěti typů, držáky mopů včetně tyčí, mop třásňový, plochý s úchyty, mikrovláknové mopy všech typů, kartáček, celulózová houba; vědra o obsahu 5 l, kartáče a pomůcky v barevném kódování systému HACCP; rozprašovače dle barevného kódování v potřebném množství a odměrné a dávkovací pomůcky, dvouvozík se ždímačem a vložkou, igelitové podložky/pytle, rozmývák, stěrka, škrabka, okenní vědro atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21833,51 +21833,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pro uchazeče osobní ochranné pracovní prostředky odpovídající prováděným pracím</w:t>
+        <w:t>Pro uchazeče osobní ochranné pracovní prostředky odpovídající prováděným pracím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21892,51 +21892,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Místnost/učebnu </w:t>
+        <w:t xml:space="preserve">Místnost/učebnu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9763" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -22243,51 +22243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:33</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22872,84 +22872,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 15.9.2026 17:26:33</w:t>
+        <w:t>Úklidový pracovník/úklidová pracovnice v potravinářských provozech, 31.10.2026 19:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3870B1A0"/>
+    <w:nsid w:val="769A0B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23035,51 +23035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12CDC7D7"/>
+    <w:nsid w:val="3201D795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>