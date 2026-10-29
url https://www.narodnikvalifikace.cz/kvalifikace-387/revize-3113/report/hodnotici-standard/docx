--- v4 (2026-09-13)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EADF7EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EADF7EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EADF7EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5963A65E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5963A65E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5963A65E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svrškařka, 13.9.2026 18:47:38</w:t>
+        <w:t>Svrškařka, 29.10.2026 1:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svrškařka, 13.9.2026 18:47:38</w:t>
+        <w:t>Svrškařka, 29.10.2026 1:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svrškařka, 13.9.2026 18:47:38</w:t>
+        <w:t>Svrškařka, 29.10.2026 1:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svrškařka, 13.9.2026 18:47:38</w:t>
+        <w:t>Svrškařka, 29.10.2026 1:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14017,51 +14017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svrškařka, 13.9.2026 18:47:38</w:t>
+        <w:t>Svrškařka, 29.10.2026 1:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18615,51 +18615,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svrškařka, 13.9.2026 18:47:38</w:t>
+        <w:t>Svrškařka, 29.10.2026 1:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19291,51 +19291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -19532,51 +19532,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svrškařka, 13.9.2026 18:47:38</w:t>
+        <w:t>Svrškařka, 29.10.2026 1:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19668,79 +19668,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="10295" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="10064" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19752,51 +19752,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Obuvnická šicí dílna umožňující ověření všech odborných kompetencí s přísunem potřebné energie, odpovídající bezpečnostním a hygienickým požadavkům, vybavená následujícím základním výrobním zařízením, nářadím, materiály, polotovary a komponenty pro zhotovení obuvnických svršků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19808,51 +19808,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19860,58 +19860,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Stroje šicí dílny (kosicí stroj, plochý jednojehlový šicí stroj, sloupový jednojehlový šicí stroj, plochý dvoujehlový šicí stroj, kroužkovací stroj, nýtovací stroj, pracovní stůl)</w:t>
+        <w:t>Stroje šicí dílny (kosicí stroj, plochý jednojehlový šicí stroj, sloupový jednojehlový šicí stroj, plochý dvoujehlový šicí stroj, kroužkovací stroj, nýtovací stroj, pracovní stůl)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19919,58 +19919,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zařízení (šablony, ořezávací zařízení pro sloupový jednojehlový šicí stroj)</w:t>
+        <w:t>Zařízení (šablony, ořezávací zařízení pro sloupový jednojehlový šicí stroj)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19978,58 +19978,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí a pomůcky (nůžky, štětec, zaklepávací kladívko, nádobka na lepidlo, šroubováky na seřízení a drobné úpravy pracovního ústrojí stroje, olejnička se strojním olejem, olejnička s petrolejem, štěteček na čištění pracovního ústrojí stroje)</w:t>
+        <w:t>Nářadí a pomůcky (nůžky, štětec, zaklepávací kladívko, nádobka na lepidlo, šroubováky na seřízení a drobné úpravy pracovního ústrojí stroje, olejnička se strojním olejem, olejnička s petrolejem, štěteček na čištění pracovního ústrojí stroje)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20037,58 +20037,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vrchové, podšívkové a ztužovací obuvnické dílce (minimálně 5 párů - maximálně 15 párů)</w:t>
+        <w:t>Vrchové, podšívkové a ztužovací obuvnické dílce (minimálně 5 párů - maximálně 15 párů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20096,58 +20096,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Rozpracované svrškové součásti (minimálně 5 párů - maximálně 15 párů)</w:t>
+        <w:t>Rozpracované svrškové součásti (minimálně 5 párů - maximálně 15 párů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20155,58 +20155,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Hotové svršky obuvi (minimálně 1 pár - maximálně 5 párů) </w:t>
+        <w:t xml:space="preserve">Hotové svršky obuvi (minimálně 1 pár - maximálně 5 párů) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20214,58 +20214,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Polotovary (tužinky, lemovky - v množství potřebném pro zhotovení minimálně 5 párů svršků obuvi - maximálně 15 párů svršků obuvi)</w:t>
+        <w:t>Polotovary (tužinky, lemovky - v množství potřebném pro zhotovení minimálně 5 párů svršků obuvi - maximálně 15 párů svršků obuvi)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20273,58 +20273,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Drobný materiál (lepidla, nitě, kroužky, nýtky - v množství potřebném pro zhotovení minimálně 5 párů svršků obuvi - maximálně 15 párů svršků obuvi)</w:t>
+        <w:t>Drobný materiál (lepidla, nitě, kroužky, nýtky - v množství potřebném pro zhotovení minimálně 5 párů svršků obuvi - maximálně 15 párů svršků obuvi)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20332,58 +20332,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dílenský vzorek svršku obuvi (v množství 1 půlpár)</w:t>
+        <w:t>Dílenský vzorek svršku obuvi (v množství 1 půlpár)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20391,58 +20391,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzork svršku obuvi (v množství 1 půlpár)</w:t>
+        <w:t>Vzork svršku obuvi (v množství 1 půlpár)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20450,58 +20450,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorek hotové obuvi (v množství 1 půlpár)</w:t>
+        <w:t>Vzorek hotové obuvi (v množství 1 půlpár)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20509,58 +20509,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky svršků obuvi různých střihů (minimálně 4 půlpáry - maximálně 6 půlpárů)</w:t>
+        <w:t>Vzorky svršků obuvi různých střihů (minimálně 4 půlpáry - maximálně 6 půlpárů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20568,58 +20568,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky kroužků obyčjných a slepých (minimálně 1 kus od každého)</w:t>
+        <w:t>Vzorky kroužků obyčjných a slepých (minimálně 1 kus od každého)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20627,58 +20627,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky usní (minimálně 5 kusů - maximálně 7 kusů)</w:t>
+        <w:t>Vzorky usní (minimálně 5 kusů - maximálně 7 kusů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20686,58 +20686,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky polotovarů a komponentů (tužinky, opatky, ztužení, lemovky - v počtu minimálně 5 kusů - maximálně 7 kusů)</w:t>
+        <w:t>Vzorky polotovarů a komponentů (tužinky, opatky, ztužení, lemovky - v počtu minimálně 5 kusů - maximálně 7 kusů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20745,58 +20745,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace (technologická a technická dokumentace) bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
+        <w:t>Výrobní dokumentace (technologická a technická dokumentace) bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20804,58 +20804,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Předpis kosení, bude k dispozici v listinné podobě v počtu 1 kus pro okamžitě použití uchazečem </w:t>
+        <w:t xml:space="preserve">Předpis kosení, bude k dispozici v listinné podobě v počtu 1 kus pro okamžitě použití uchazečem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20863,58 +20863,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osobní ochranné pracovní prostředky (tlumiče sluchu 1 kus)</w:t>
+        <w:t>Osobní ochranné pracovní prostředky (tlumiče sluchu 1 kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20922,58 +20922,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Učebna pro provedení ústní zkoušky vybavená PC</w:t>
+        <w:t>Učebna pro provedení ústní zkoušky vybavená PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20985,51 +20985,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21041,51 +21041,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro vykonání zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21097,51 +21097,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21153,51 +21153,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21208,79 +21208,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12676"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12446"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12676"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12446"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13016"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12786"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21291,79 +21291,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14049"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13818"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14049"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13818"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14389"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14159"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21375,51 +21375,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14389"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14159"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21441,51 +21441,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svrškařka, 13.9.2026 18:47:38</w:t>
+        <w:t>Svrškařka, 29.10.2026 1:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21958,84 +21958,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svrškařka, 13.9.2026 18:47:38</w:t>
+        <w:t>Svrškařka, 29.10.2026 1:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DDF407A"/>
+    <w:nsid w:val="209231DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22121,51 +22121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="182AB48C"/>
+    <w:nsid w:val="5F604922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22251,51 +22251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E40A9AE"/>
+    <w:nsid w:val="5CBA6F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>