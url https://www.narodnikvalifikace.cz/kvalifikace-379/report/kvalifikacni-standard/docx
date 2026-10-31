--- v5 (2026-09-15)
+++ v6 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35E4E9CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35E4E9CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35E4E9CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75F4BC29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75F4BC29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75F4BC29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -953,51 +953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka systémů řízení, 15.9.2026 14:41:39</w:t>
+        <w:t>Auditor/auditorka systémů řízení, 31.10.2026 9:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2248,1156 +2248,1156 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4471"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4486"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="4486"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4486"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="4486"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="4486"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="4486"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4721"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4735"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="4735"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4735"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="4735"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojmech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="4735"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="4735"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>definicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="4735"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="4735"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="4735"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>auditu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4971"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4985"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="4985"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4985"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="4985"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="4985"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>auditu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="4985"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="4985"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="4985"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="4985"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="4985"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skončení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="4985"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>auditu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5220"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5235"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="5235"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidelných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="5235"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>auditů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="5235"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="5235"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="5235"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="5235"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="5235"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spolupráce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="5235"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="5235"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odstraňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="5235"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neshod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5470"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5484"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="5484"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5484"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="5484"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="5484"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>19011,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5484"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="5484"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>9001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="5484"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="5484"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="5484"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>OHSAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="5484"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>18001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5719"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5734"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="5734"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5734"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplatňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="5734"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="5734"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5969"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5983"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="5983"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5983"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="5983"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="5983"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="5983"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="5983"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="5983"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6219"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1460" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6233"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="6233"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6233"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhodnocování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="6233"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="6233"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="6233"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="6233"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="6233"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="6233"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="6233"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="6233"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="6233"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6468"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3608,510 +3608,510 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7409"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="7423"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7423"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="7423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="7423"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="7423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="7423"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="7423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="7423"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="7423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="7423"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="7423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povolit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="7423"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="7423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="7423"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="7423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="7423"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="7423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="7423"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="7423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="7423"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="7423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkám)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7894"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7908"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="7908"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7908"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="7908"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="7908"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="7908"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řeší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="7908"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="7908"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="7908"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="7908"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="7908"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>studie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="7908"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="7908"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>své</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="7908"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="7908"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10118" w:y="7908"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10051" w:y="7908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8139"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6413,969 +6413,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11422"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="11422"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11422"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="11422"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="11422"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="11422"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="11422"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="11422"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="11422"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11422"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="11422"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="11422"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="11422"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="11422"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="11422"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="11422"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="11422"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="11422"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11657"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="11671"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="11671"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="11671"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="11671"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="11671"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="11671"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="11671"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="11671"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="11671"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="11671"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="11671"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="11671"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="11671"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="11671"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="11671"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="11671"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9456" w:y="11671"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11902"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="11902"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="11902"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="11902"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="11902"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návaznosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="11902"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="11902"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokyn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="11902"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="11902"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tom,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="11902"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="11902"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="11902"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="11902"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třeba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="11902"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="11902"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="11902"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnit)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="11902"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="11902"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="11902"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12137"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7467,357 +7467,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12372"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="298" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12387"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="12387"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="12387"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="12387"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="12387"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="12387"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="12387"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="12387"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="12387"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="12387"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="12387"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="12387"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="12387"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="12387"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="12387"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="12387"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="12387"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="12387"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10310" w:y="12387"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10238" w:y="12387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9909,51 +9909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka systémů řízení, 15.9.2026 14:41:39</w:t>
+        <w:t>Auditor/auditorka systémů řízení, 31.10.2026 9:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11878,51 +11878,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka systémů řízení, 15.9.2026 14:41:39</w:t>
+        <w:t>Auditor/auditorka systémů řízení, 31.10.2026 9:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12563,51 +12563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka systémů řízení, 15.9.2026 14:41:39</w:t>
+        <w:t>Auditor/auditorka systémů řízení, 31.10.2026 9:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>