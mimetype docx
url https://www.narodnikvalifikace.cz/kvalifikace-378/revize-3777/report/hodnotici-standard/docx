--- v4 (2026-09-15)
+++ v5 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1371F67A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1371F67A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1371F67A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C5F50DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C5F50DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C5F50DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 17:32:12</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 12:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 17:32:12</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 12:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 17:32:12</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 12:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 17:32:12</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 12:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5527,1071 +5527,1071 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4937"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4951"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="4951"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4951"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analyzování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příčin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="4951"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>snížené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="4951"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="4951"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="4951"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="4951"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="4951"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opatření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="4951"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="4951"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="4951"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádoucí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="4951"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5187"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5201"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="5201"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5201"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="5201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5201"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="5201"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="5201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5436"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5451"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="5451"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5451"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplatňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="5451"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="5451"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zabezpečování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="5451"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5700"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="5700"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5700"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Evidence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="5700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>naměřených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="5700"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="5700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5935"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5950"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="5950"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5950"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="5950"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="5950"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="5950"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouškách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="5950"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1407" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6199"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="6199"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6199"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vypracovávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="6199"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="6199"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="6199"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="6199"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6449"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="6449"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6449"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="6449"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="6449"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>auditů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="6449"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="6449"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="6449"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6684"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1052" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6699"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="6699"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6699"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výledků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="6699"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="6699"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složitých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="6699"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="6699"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6934"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6948"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="6948"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6948"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplatňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="6948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="6948"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="6948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="6948"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="6948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7183"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9862,204 +9862,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12084"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12099"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="12099"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12099"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="12099"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="12099"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="12099"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="12099"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="12099"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="12099"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="12099"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="12099"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10151,102 +10151,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12583"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="12583"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12583"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="12583"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="12583"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10780,119 +10780,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13284"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13299"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="13299"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13299"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13299"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="13299"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="13299"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12406,51 +12406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 17:32:12</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 12:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13578,79 +13578,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7492" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8021"/>
+        <w:framePr w:w="10766" w:h="5169" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8021"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8021"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13662,51 +13662,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tyto požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13718,51 +13718,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13777,51 +13777,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VŠ vzdělání magisterského stupně v technických, příp. interdisciplinárních oborech s délkou praxe v oboru kvality minimálně 5 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13836,51 +13836,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Je držitelem platného osvědčení o získání profesní kvalifikace 62-001-T Manažer/manažerka kvality podle zákona 179/2006 Sb. v platném znění, případně personálního certifikátu Manažer jakosti EOQ nebo Auditor jakosti EOQ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13895,51 +13895,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Předmět činnosti žadatele souvisí s problematikou kvality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13954,51 +13954,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Systém řízení, způsobilost a kvalifikace jsou ověřeny podle normy ČSN EN ISO 9001 i podle normy ČSN EN ISO 17024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14010,51 +14010,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14066,51 +14066,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14118,117 +14118,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14240,51 +14181,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14296,51 +14237,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14352,51 +14293,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:framePr w:w="10766" w:h="4622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14418,51 +14359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 17:32:12</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 12:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14802,51 +14743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnosti a přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Místnosti a přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4895" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14861,51 +14802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Počítač</w:t>
+        <w:t>Počítač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4895" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14920,51 +14861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dataprojektor s odpovídajícím osobním počítačem, plátno, flip-chart (tabuli)</w:t>
+        <w:t>Dataprojektor s odpovídajícím osobním počítačem, plátno, flip-chart (tabuli)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4895" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14979,51 +14920,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zpětný projektor pro prezentaci výsledků písemné přípravy</w:t>
+        <w:t>Zpětný projektor pro prezentaci výsledků písemné přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4895" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15038,51 +14979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní stoly a židle pro písemnou zkoušku</w:t>
+        <w:t>Pracovní stoly a židle pro písemnou zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4895" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15097,51 +15038,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Soubory technických norem vztahujících se k předmětu zkoušky, všechny potřebné normy jsou zveřejněny současně s tematickými okruh</w:t>
+        <w:t>Soubory technických norem vztahujících se k předmětu zkoušky, všechny potřebné normy jsou zveřejněny současně s tematickými okruh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4895" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15156,51 +15097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada testů obsahující nejméně 92 otázek</w:t>
+        <w:t>Sada testů obsahující nejméně 92 otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4895" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15215,51 +15156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Sada nejméně 12 příkladů (případových studií) pro kritéria, která se ověřují praktickým předvedením </w:t>
+        <w:t xml:space="preserve">Sada nejméně 12 příkladů (případových studií) pro kritéria, která se ověřují praktickým předvedením </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4895" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15510,51 +15451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 17:32:12</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 12:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16195,84 +16136,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HR expert (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 17:32:12</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 12:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A74A1EC"/>
+    <w:nsid w:val="78A36203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16358,51 +16299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13FC9511"/>
+    <w:nsid w:val="0095F367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16488,51 +16429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36307663"/>
+    <w:nsid w:val="55CBDDC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>