--- v5 (2026-09-15)
+++ v6 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5708A59F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5708A59F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5708A59F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F5FA74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F5FA74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F5FA74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 14:41:39</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2461,1071 +2461,1071 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4937"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4951"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="4951"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4951"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analyzování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příčin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="4951"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>snížené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="4951"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="4951"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="4951"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="4951"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="4951"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opatření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="4951"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="4951"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="4951"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádoucí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="4951"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5187"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5201"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="5201"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5201"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="5201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5201"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="5201"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="5201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5436"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5451"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="5451"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5451"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplatňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="5451"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="5451"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zabezpečování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="5451"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5700"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="5700"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5700"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Evidence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="5700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>naměřených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="5700"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="5700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5935"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5950"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="5950"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5950"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="5950"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="5950"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="5950"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouškách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="5950"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1407" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6199"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="6199"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6199"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vypracovávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="6199"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="6199"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="6199"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="6199"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6449"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="6449"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6449"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="6449"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="6449"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>auditů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="6449"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="6449"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="6449"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6684"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1052" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6699"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="6699"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6699"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výledků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="6699"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="6699"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složitých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="6699"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="6699"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6934"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6948"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="6948"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6948"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplatňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="6948"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="6948"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="6948"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="6948"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="6948"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7183"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6796,204 +6796,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12099"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="12099"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12099"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="12099"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="12099"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="12099"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="12099"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="12099"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="12099"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="12099"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="12099"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7085,102 +7085,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12583"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="12583"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12583"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="12583"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="12583"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7714,119 +7714,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13284"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13299"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="13299"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13299"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13299"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="13299"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="13299"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9340,51 +9340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 14:41:39</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10357,51 +10357,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 14:41:39</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11098,51 +11098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kontrolor/kontrolorka kvality, 15.9.2026 14:41:39</w:t>
+        <w:t>Kontrolor/kontrolorka kvality, 31.10.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>