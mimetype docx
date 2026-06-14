--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25B8505D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25B8505D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25B8505D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C02771D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C02771D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C02771D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 30.4.2026 16:29:39</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 15.6.2026 0:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 30.4.2026 16:29:39</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 15.6.2026 0:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2003,63 +2003,117 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací centrum Praha a zařízení pro další vzdělávání pedagogických pracovníků o. p. s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 30.4.2026 16:29:39</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 15.6.2026 0:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>