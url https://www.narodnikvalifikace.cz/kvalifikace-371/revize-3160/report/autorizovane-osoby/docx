--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C02771D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C02771D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C02771D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BF1E569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BF1E569" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BF1E569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 15.6.2026 0:17:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 30.7.2026 7:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1068,743 +1068,743 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola Hranice</w:t>
+        <w:t>Střední škola - Centrum odborné přípravy technické Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Studentská 1384, 75301 Hranice</w:t>
+        <w:t>Nábělkova 539/3, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9115"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola - Centrum odborné přípravy technické Kroměříž</w:t>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9115"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nábělkova 539/3, 76701 Kroměříž</w:t>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9675"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9731"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
+        <w:t>Střední škola polytechnická Brno, Jílová, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9675"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9731"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
+        <w:t>Jílová 164/36G, 63900 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10061"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10117"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola polytechnická Brno, Jílová, příspěvková organizace</w:t>
+        <w:t>Střední škola polytechnická Kyjov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10061"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10117"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jílová 164/36G, 63900 Brno</w:t>
+        <w:t>Havlíčkova 1223/17, 69701 Kyjov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10734"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola polytechnická Kyjov, příspěvková organizace</w:t>
+        <w:t>Střední škola polytechnická, Olomouc, Rooseveltova 79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10734"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Havlíčkova 1223/17, 69701 Kyjov</w:t>
+        <w:t>Rooseveltova 472, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola polytechnická, Olomouc, Rooseveltova 79</w:t>
+        <w:t>Střední škola stavební a dřevozpracující, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rooseveltova 472, 77900 Olomouc</w:t>
+        <w:t>U Studia 2654/33, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavební a dřevozpracující, Ostrava, příspěvková organizace</w:t>
+        <w:t>Střední škola stavební Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>U Studia 2654/33, 70030 Ostrava</w:t>
+        <w:t>Žižkova 1939, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12527"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12583"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12352"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavební Jihlava</w:t>
+        <w:t>Střední škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12527"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12583"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12352"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žižkova 1939, 58601 Jihlava</w:t>
+        <w:t>Komenského 1, 56601 Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12913"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12969"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavební Vysoké Mýto</w:t>
+        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12913"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12969"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Komenského 1, 56601 Vysoké Mýto</w:t>
+        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13529"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13585"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
+        <w:t>Střední škola strojní, stavební a dopravní, Liberec, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13529"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13585"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
+        <w:t>Ještědská 358/16, 46008 Liberec VIII - Dolní Hanychov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14146"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14202"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14202"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola strojní, stavební a dopravní, Liberec, příspěvková organizace</w:t>
+        <w:t>Střední škola technická, Přerov, Kouřílkova 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14146"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14202"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14202"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ještědská 358/16, 46008 Liberec VIII - Dolní Hanychov</w:t>
+        <w:t>Kouřílkova 1028, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14762"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14818"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14588"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická, Přerov, Kouřílkova 8</w:t>
+        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14762"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14818"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14588"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouřílkova 1028, 75002 Přerov</w:t>
+        <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15148"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
+        <w:t>V - Studio, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15148"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
+        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 15.6.2026 0:17:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 30.7.2026 7:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1971,149 +1971,95 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>V - Studio, s.r.o.</w:t>
+        <w:t>Vzdělávací centrum Praha a zařízení pro další vzdělávání pedagogických pracovníků o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 15.6.2026 0:17:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 30.7.2026 7:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>