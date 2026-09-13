--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BF1E569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BF1E569" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BF1E569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C6385E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C6385E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C6385E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 30.7.2026 7:44:28</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 13.9.2026 18:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 30.7.2026 7:44:28</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 13.9.2026 18:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2015,51 +2015,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 30.7.2026 7:44:28</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 13.9.2026 18:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>