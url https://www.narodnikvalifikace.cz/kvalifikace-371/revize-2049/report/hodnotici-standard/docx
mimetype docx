--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34F409CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34F409CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34F409CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F639697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F639697" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F639697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2939,51 +2939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4248,51 +4248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5537,51 +5537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6826,51 +6826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8027,51 +8027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9823,51 +9823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10799,51 +10799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12726,51 +12726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12956,51 +12956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13697,84 +13697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s. r. o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.8.2026 16:56:57</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1350C544"/>
+    <w:nsid w:val="3F99AD46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13860,51 +13860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35CEC712"/>
+    <w:nsid w:val="623A9A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13990,51 +13990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="664411F0"/>
+    <w:nsid w:val="46DFCDD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14120,51 +14120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C665A1A"/>
+    <w:nsid w:val="06382800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14250,51 +14250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="145C96A7"/>
+    <w:nsid w:val="4BF87242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>