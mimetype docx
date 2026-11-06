--- v3 (2026-09-22)
+++ v4 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F639697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F639697" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F639697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FA793BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FA793BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FA793BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2939,51 +2939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4248,51 +4248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5537,51 +5537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6826,51 +6826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8027,51 +8027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8484,51 +8484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osvědčení ZK 942 31 pro pájení naměkko</w:t>
+        <w:t>osvědčení ZK 942 31 pro pájení naměkko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8543,51 +8543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osvědčení ZK 15 P 2 pro polyfúzní svařování plastů</w:t>
+        <w:t>osvědčení ZK 15 P 2 pro polyfúzní svařování plastů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8602,51 +8602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osvědčení Lisování mědi pro spojování potrubí z mědi nerozebíratelnými spoji</w:t>
+        <w:t>osvědčení Lisování mědi pro spojování potrubí z mědi nerozebíratelnými spoji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8885,51 +8885,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 806-1 až 5 Vnitřní vodovod pro rozvod vody určené k lidské spotřebě. Části 1 až 5</w:t>
+        <w:t>ČSN EN 806-1 až 5 Vnitřní vodovod pro rozvod vody určené k lidské spotřebě. Části 1 až 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8944,51 +8944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 1717 Ochrana proti znečištění pitné vody ve vnitřních vodovodech a všeobecné požadavky na zařízení na ochranu proti znečištění zpětným průtokem</w:t>
+        <w:t>ČSN EN 1717 Ochrana proti znečištění pitné vody ve vnitřních vodovodech a všeobecné požadavky na zařízení na ochranu proti znečištění zpětným průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9003,51 +9003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 75 5409 Vnitřní vodovody</w:t>
+        <w:t>ČSN 75 5409 Vnitřní vodovody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9062,51 +9062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•TNI CEN/TR 16355 Doporučení pro prevenci zvyšování koncentrace bakterií rodu Legionella ve vnitřních vodovodech pro rozvod vody určené k lidské spotřebě</w:t>
+        <w:t>TNI CEN/TR 16355 Doporučení pro prevenci zvyšování koncentrace bakterií rodu Legionella ve vnitřních vodovodech pro rozvod vody určené k lidské spotřebě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9121,51 +9121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 12056-1 až 5 Vnitřní kanalizace – Gravitační systémy. Části 1 až 5</w:t>
+        <w:t>ČSN EN 12056-1 až 5 Vnitřní kanalizace – Gravitační systémy. Části 1 až 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9180,51 +9180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 752 Odvodňovací systémy vně budov</w:t>
+        <w:t>ČSN EN 752 Odvodňovací systémy vně budov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9239,51 +9239,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ČSN 75 6760 Vnitřní kanalizace </w:t>
+        <w:t xml:space="preserve">ČSN 75 6760 Vnitřní kanalizace </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9298,51 +9298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ČSN EN 476 Všeobecné požadavky na stavební dílce kanalizačních systémů </w:t>
+        <w:t xml:space="preserve">ČSN EN 476 Všeobecné požadavky na stavební dílce kanalizačních systémů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9357,51 +9357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 1610 Provádění stok a kanalizačních přípojek a jejich zkoušení</w:t>
+        <w:t>ČSN EN 1610 Provádění stok a kanalizačních přípojek a jejich zkoušení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9416,51 +9416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 01 3450 Technické výkresy - Instalace - Zdravotnětechnické a plynovodní instalace</w:t>
+        <w:t>ČSN 01 3450 Technické výkresy - Instalace - Zdravotnětechnické a plynovodní instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9823,51 +9823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10499,51 +10499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10558,51 +10558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10799,51 +10799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11703,51 +11703,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 806-1 až 5 Vnitřní vodovod pro rozvod vody určené k lidské spotřebě. Části 1 až 5</w:t>
+        <w:t>ČSN EN 806-1 až 5 Vnitřní vodovod pro rozvod vody určené k lidské spotřebě. Části 1 až 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11762,51 +11762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 1717 Ochrana proti znečištění pitné vody ve vnitřních vodovodech a všeobecné požadavky na zařízení na ochranu proti znečištění zpětným průtokem</w:t>
+        <w:t>ČSN EN 1717 Ochrana proti znečištění pitné vody ve vnitřních vodovodech a všeobecné požadavky na zařízení na ochranu proti znečištění zpětným průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11821,51 +11821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 75 5409 Vnitřní vodovody</w:t>
+        <w:t>ČSN 75 5409 Vnitřní vodovody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11880,51 +11880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•TNI CEN/TR 16355 Doporučení pro prevenci zvyšování koncentrace bakterií rodu Legionella ve vnitřních vodovodech pro rozvod vody určené k lidské spotřebě</w:t>
+        <w:t>TNI CEN/TR 16355 Doporučení pro prevenci zvyšování koncentrace bakterií rodu Legionella ve vnitřních vodovodech pro rozvod vody určené k lidské spotřebě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11939,51 +11939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 12056-1 až 5 Vnitřní kanalizace – Gravitační systémy. Části 1 až 5</w:t>
+        <w:t>ČSN EN 12056-1 až 5 Vnitřní kanalizace – Gravitační systémy. Části 1 až 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11998,51 +11998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 752 Odvodňovací systémy vně budov</w:t>
+        <w:t>ČSN EN 752 Odvodňovací systémy vně budov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12057,51 +12057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 75 6760 Vnitřní kanalizace</w:t>
+        <w:t>ČSN 75 6760 Vnitřní kanalizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12116,51 +12116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 476 Všeobecné požadavky na stavební dílce kanalizačních systémů</w:t>
+        <w:t>ČSN EN 476 Všeobecné požadavky na stavební dílce kanalizačních systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12175,51 +12175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 1610 Provádění stok a kanalizačních přípojek a jejich zkoušení</w:t>
+        <w:t>ČSN EN 1610 Provádění stok a kanalizačních přípojek a jejich zkoušení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12234,51 +12234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 01 3450 Technické výkresy - Instalace - Zdravotnětechnické a plynovodní instalace</w:t>
+        <w:t>ČSN 01 3450 Technické výkresy - Instalace - Zdravotnětechnické a plynovodní instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -12726,51 +12726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12956,51 +12956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13697,84 +13697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s. r. o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 22.9.2026 22:02:28</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 6.11.2026 22:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F99AD46"/>
+    <w:nsid w:val="4C863674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13860,51 +13860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="623A9A10"/>
+    <w:nsid w:val="0DF6653B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13990,51 +13990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46DFCDD4"/>
+    <w:nsid w:val="5C086050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14120,51 +14120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06382800"/>
+    <w:nsid w:val="16E3F98E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14250,51 +14250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4BF87242"/>
+    <w:nsid w:val="08092CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>