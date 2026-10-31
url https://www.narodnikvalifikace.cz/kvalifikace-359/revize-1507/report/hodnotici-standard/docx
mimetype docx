--- v3 (2026-09-15)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4364F8A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4364F8A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4364F8A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CF34B68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CF34B68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CF34B68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký truhlář, 15.9.2026 16:32:14</w:t>
+        <w:t>Umělecký truhlář, 31.10.2026 16:46:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký truhlář, 15.9.2026 16:32:14</w:t>
+        <w:t>Umělecký truhlář, 31.10.2026 16:46:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký truhlář, 15.9.2026 16:32:14</w:t>
+        <w:t>Umělecký truhlář, 31.10.2026 16:46:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3497,51 +3497,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký truhlář, 15.9.2026 16:32:14</w:t>
+        <w:t>Umělecký truhlář, 31.10.2026 16:46:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4890,51 +4890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký truhlář, 15.9.2026 16:32:14</w:t>
+        <w:t>Umělecký truhlář, 31.10.2026 16:46:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5566,51 +5566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5866,51 +5866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký truhlář, 15.9.2026 16:32:14</w:t>
+        <w:t>Umělecký truhlář, 31.10.2026 16:46:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6447,238 +6447,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2965"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2979"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="2979"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2979"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="2979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="2979"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="2979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přívodem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="2979"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="2979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="2979"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="2979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="2979"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="2979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="2979"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="2979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="2979"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="2979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3214"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3229"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="3229"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3229"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nástroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="3229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="3229"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="3229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3464"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8674,1581 +8674,1581 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9344"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9358"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="9358"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9358"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kotoučová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="9358"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="9358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="9358"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="9358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příčným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="9358"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="9358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozíkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9594"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9608"/>
-[...16 lines deleted...]
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="9608"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9608"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rovinná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srovnávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9608"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>frézka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9843"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9858"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="9858"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9858"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rovinná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="9858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tloušťkovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="9858"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="9858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>frézka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10093"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10107"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="10107"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10107"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pásová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="10107"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10342"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10357"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10357"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10357"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vrtací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlabačka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="10357"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="10357"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10357"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="10357"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlabacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="10357"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrtáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="10357"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(hadovité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="10357"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrtáky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="10357"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špulíře,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="10357"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>duté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="10357"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrtáky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10592"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10606"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="10606"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10606"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>spodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>frézka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="10606"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="10606"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozíkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="10606"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="10606"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příčné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="10606"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>frézování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="10606"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="10606"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sadou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="10606"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="10606"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fréz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6705" w:y="10606"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(profilové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="10606"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>frézy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="10606"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výšky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="10606"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="10606"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="10606"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="10606"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="10606"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10842"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10856"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="10856"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10856"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>horní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>frézka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="10856"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="10856"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="10856"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="10856"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sadou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="10856"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="10856"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stopkových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="10856"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fréz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="10856"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(nástroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="10856"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="10856"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ložiska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="10856"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7334" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="10856"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průměru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="10856"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="10856"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="10856"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9230" w:y="10856"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="10856"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9940" w:y="10856"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9868" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11086"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10636" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="11086"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodicím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="11086"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ložiskem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="11086"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="11086"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průměru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="11086"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="11086"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="11086"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="11086"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="11086"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusů);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="11086"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="11086"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="11086"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="11086"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fréz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="11086"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="11086"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípustné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8016" w:y="11086"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="11086"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obdobné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="11086"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8798" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="11086"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>větších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="11086"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10272,391 +10272,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11552"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11566"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="11566"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11566"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soustruh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="11566"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="11566"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="11566"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11816"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="11816"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11816"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ruční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="11816"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrtačka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12066"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="12066"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12066"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odsávací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílenské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="12066"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="12066"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="12066"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12315"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="12315"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="12315"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="12315"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="12315"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="12315"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="12315"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="12315"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13020,51 +13020,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký truhlář, 15.9.2026 16:32:14</w:t>
+        <w:t>Umělecký truhlář, 31.10.2026 16:46:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14475,51 +14475,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 40 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký truhlář, 15.9.2026 16:32:14</w:t>
+        <w:t>Umělecký truhlář, 31.10.2026 16:46:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15104,84 +15104,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký truhlář, 15.9.2026 16:32:14</w:t>
+        <w:t>Umělecký truhlář, 31.10.2026 16:46:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68C055BA"/>
+    <w:nsid w:val="068769A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15267,51 +15267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AE3BA0F"/>
+    <w:nsid w:val="3CAEE81E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>