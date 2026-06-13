--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63DE2BC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63DE2BC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63DE2BC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69F4D382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69F4D382" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69F4D382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 29.4.2026 1:19:29</w:t>
+        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 29.4.2026 1:19:29</w:t>
+        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 29.4.2026 1:19:29</w:t>
+        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 29.4.2026 1:19:29</w:t>
+        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 29.4.2026 1:19:29</w:t>
+        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 29.4.2026 1:19:29</w:t>
+        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 29.4.2026 1:19:29</w:t>
+        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 29.4.2026 1:19:29</w:t>
+        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 29.4.2026 1:19:29</w:t>
+        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 29.4.2026 1:19:29</w:t>
+        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="140399FB"/>
+    <w:nsid w:val="589DC4CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5190A001"/>
+    <w:nsid w:val="6784C89B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4232416E"/>
+    <w:nsid w:val="49C7C3D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>