--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69F4D382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69F4D382" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69F4D382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79326C7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79326C7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79326C7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
+        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
+        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
+        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
+        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
+        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
+        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
+        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
+        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
+        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 11:47:18</w:t>
+        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="589DC4CD"/>
+    <w:nsid w:val="634216D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6784C89B"/>
+    <w:nsid w:val="465CA529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49C7C3D4"/>
+    <w:nsid w:val="45C3D800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>