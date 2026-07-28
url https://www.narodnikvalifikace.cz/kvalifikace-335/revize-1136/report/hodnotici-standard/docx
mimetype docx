--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79326C7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79326C7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79326C7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A1B5C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A1B5C0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A1B5C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
+        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
+        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
+        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
+        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
+        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
+        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
+        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
+        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
+        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 13.6.2026 13:01:54</w:t>
+        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="634216D3"/>
+    <w:nsid w:val="57124AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="465CA529"/>
+    <w:nsid w:val="43A623C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45C3D800"/>
+    <w:nsid w:val="66B33A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>