--- v3 (2026-07-28)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A1B5C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A1B5C0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A1B5C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R418AEDFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR418AEDFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR418AEDFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
+        <w:t>Prodavač, 28.7.2026 16:44:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
+        <w:t>Prodavač, 28.7.2026 16:44:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
+        <w:t>Prodavač, 28.7.2026 16:44:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
+        <w:t>Prodavač, 28.7.2026 16:44:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
+        <w:t>Prodavač, 28.7.2026 16:44:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
+        <w:t>Prodavač, 28.7.2026 16:44:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
+        <w:t>Prodavač, 28.7.2026 16:44:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
+        <w:t>Prodavač, 28.7.2026 16:44:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
+        <w:t>Prodavač, 28.7.2026 16:44:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.7.2026 15:30:23</w:t>
+        <w:t>Prodavač, 28.7.2026 16:44:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57124AC1"/>
+    <w:nsid w:val="61831712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43A623C7"/>
+    <w:nsid w:val="06CA0C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66B33A23"/>
+    <w:nsid w:val="44F5B7DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>