--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73310317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73310317" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73310317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F519F9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F519F9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F519F9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník/skladnice, 13.9.2026 18:01:04</w:t>
+        <w:t>Skladník/skladnice, 28.10.2026 23:11:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník/skladnice, 13.9.2026 18:01:04</w:t>
+        <w:t>Skladník/skladnice, 28.10.2026 23:11:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník/skladnice, 13.9.2026 18:01:04</w:t>
+        <w:t>Skladník/skladnice, 28.10.2026 23:11:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13075"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník/skladnice, 13.9.2026 18:01:04</w:t>
+        <w:t>Skladník/skladnice, 28.10.2026 23:11:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5119,51 +5119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník/skladnice, 13.9.2026 18:01:04</w:t>
+        <w:t>Skladník/skladnice, 28.10.2026 23:11:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5795,51 +5795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7329" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6036,51 +6036,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník/skladnice, 13.9.2026 18:01:04</w:t>
+        <w:t>Skladník/skladnice, 28.10.2026 23:11:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sklad výrobků nebo učebna školy</w:t>
+        <w:t>sklad výrobků nebo učebna školy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6367,51 +6367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•počítač, monitor, tiskárna, připojení k internetu</w:t>
+        <w:t>počítač, monitor, tiskárna, připojení k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6426,51 +6426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zařízení pro skladování zboží - regály, minimálně 1 paleta</w:t>
+        <w:t>zařízení pro skladování zboží - regály, minimálně 1 paleta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6485,51 +6485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•manipulační technika (nízkozdvižný a vysokozdvižný vozík, váha, manipulační vozík - rudl a ruční scanner pro snímání čárového kódu) - včetně pokynů k obsluze</w:t>
+        <w:t>manipulační technika (nízkozdvižný a vysokozdvižný vozík, váha, manipulační vozík - rudl a ruční scanner pro snímání čárového kódu) - včetně pokynů k obsluze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6544,51 +6544,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•minimálně 10 kartonů zboží při maximální váze jednoho kartonu do 25 kg </w:t>
+        <w:t xml:space="preserve">minimálně 10 kartonů zboží při maximální váze jednoho kartonu do 25 kg </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6603,51 +6603,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•označení nosnosti regálu regálovým štítkem</w:t>
+        <w:t>označení nosnosti regálu regálovým štítkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6662,51 +6662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•dezinfekční prostředky </w:t>
+        <w:t xml:space="preserve">dezinfekční prostředky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6721,51 +6721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tiskopisy potřebné pro realizaci zkoušky - katalogy zboží, legislativa zaměřená na reklamace (reklamační řád, zákon o ochraně spotřebitele, v platném znění), reklamační listy, sanitační a manipulační řád, provozní řád inventarizační list, dodací list, příjemka, výdejka, skladové karty, objednávkový list, vystavená faktura, zprávy HACCP, PO a BOZP</w:t>
+        <w:t>tiskopisy potřebné pro realizaci zkoušky - katalogy zboží, legislativa zaměřená na reklamace (reklamační řád, zákon o ochraně spotřebitele, v platném znění), reklamační listy, sanitační a manipulační řád, provozní řád inventarizační list, dodací list, příjemka, výdejka, skladové karty, objednávkový list, vystavená faktura, zprávy HACCP, PO a BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6780,51 +6780,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•1 balení balicího papíru, 1 balení vázací stužky, 1 páskovací stroj s dostatečným množstvím páskoviny. </w:t>
+        <w:t xml:space="preserve">1 balení balicího papíru, 1 balení vázací stužky, 1 páskovací stroj s dostatečným množstvím páskoviny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7355,51 +7355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník/skladnice, 13.9.2026 18:01:04</w:t>
+        <w:t>Skladník/skladnice, 28.10.2026 23:11:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7984,84 +7984,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník/skladnice, 13.9.2026 18:01:04</w:t>
+        <w:t>Skladník/skladnice, 28.10.2026 23:11:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B87B410"/>
+    <w:nsid w:val="2C089164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8147,51 +8147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3445248E"/>
+    <w:nsid w:val="5C58CD24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8277,51 +8277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B488F13"/>
+    <w:nsid w:val="30093071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>