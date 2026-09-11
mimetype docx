--- v2 (2026-06-13)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R380F0704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR380F0704" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR380F0704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9C748C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9C748C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9C748C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 13.6.2026 12:27:28</w:t>
+        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 13.6.2026 12:27:28</w:t>
+        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 13.6.2026 12:27:28</w:t>
+        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 13.6.2026 12:27:28</w:t>
+        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 13.6.2026 12:27:28</w:t>
+        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 13.6.2026 12:27:28</w:t>
+        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 13.6.2026 12:27:28</w:t>
+        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 13.6.2026 12:27:28</w:t>
+        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 13.6.2026 12:27:28</w:t>
+        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 13.6.2026 12:27:28</w:t>
+        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D502C47"/>
+    <w:nsid w:val="57C0290E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15B98138"/>
+    <w:nsid w:val="377ABE53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2674D62F"/>
+    <w:nsid w:val="745B1B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>