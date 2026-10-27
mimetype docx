--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9C748C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9C748C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9C748C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R743B15D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR743B15D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR743B15D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
+        <w:t>Poříčný, 27.10.2026 2:47:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
+        <w:t>Poříčný, 27.10.2026 2:47:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
+        <w:t>Poříčný, 27.10.2026 2:47:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
+        <w:t>Poříčný, 27.10.2026 2:47:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
+        <w:t>Poříčný, 27.10.2026 2:47:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
+        <w:t>Poříčný, 27.10.2026 2:47:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
+        <w:t>Poříčný, 27.10.2026 2:47:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9170,51 +9170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střední vzdělání s výučním listem strojírenského nebo stavebního oboru vzdělání + střední vzdělání s maturitní zkouškou a alespoň 7 let odborné praxe v řídicích činnostech v oblasti vodního hospodářství nebo ve funkci učitele odborného výcviku, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
+        <w:t>Střední vzdělání s výučním listem strojírenského nebo stavebního oboru vzdělání + střední vzdělání s maturitní zkouškou a alespoň 7 let odborné praxe v řídicích činnostech v oblasti vodního hospodářství nebo ve funkci učitele odborného výcviku, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9229,51 +9229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střední vzdělání s maturitní zkouškou v oboru vodního hospodářství a alespoň 7 let odborné praxe v řídicích činnostech v oblasti vodního hospodářství nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
+        <w:t>Střední vzdělání s maturitní zkouškou v oboru vodního hospodářství a alespoň 7 let odborné praxe v řídicích činnostech v oblasti vodního hospodářství nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9288,51 +9288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyšší odborné vzdělání v oblasti vodního hospodářství a alespoň 5 let odborné praxe v řídicích činnostech v oblasti vodního hospodářství nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
+        <w:t>Vyšší odborné vzdělání v oblasti vodního hospodářství a alespoň 5 let odborné praxe v řídicích činnostech v oblasti vodního hospodářství nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9347,51 +9347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání se zaměřením na vodohospodářské stavby a alespoň 5 let odborné praxe v řídicích činnostech v oblasti vodního hospodářství nebo ve funkci učitele odborných předmětů v oblasti vodního hospodářství nebo učitele odborného výcviku nebo učitele praktického vyučování, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
+        <w:t>Vysokoškolské vzdělání se zaměřením na vodohospodářské stavby a alespoň 5 let odborné praxe v řídicích činnostech v oblasti vodního hospodářství nebo ve funkci učitele odborných předmětů v oblasti vodního hospodářství nebo učitele odborného výcviku nebo učitele praktického vyučování, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9406,51 +9406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Držitel profesní kvalifikace 36-018-H Poříčný</w:t>
+        <w:t>Držitel profesní kvalifikace 36-018-H Poříčný</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="1"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
@@ -9613,51 +9613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9672,51 +9672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
+        <w:t>Poříčný, 27.10.2026 2:47:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10185,51 +10185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odborná učebna s počítačem a přístupem na internet</w:t>
+        <w:t>odborná učebna s počítačem a přístupem na internet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4387" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10244,51 +10244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracoviště umožňující svým rozsahem a strukturou provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro příslušné činnosti</w:t>
+        <w:t>pracoviště umožňující svým rozsahem a strukturou provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro příslušné činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4387" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10303,51 +10303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístupný úsek vodního toku pro praktické předvedení požadovaných odborných způsobilostí (možnost provedení částečných oprav, nakládání s břehovými porosty, zaměření profilu koryta atd.)</w:t>
+        <w:t>přístupný úsek vodního toku pro praktické předvedení požadovaných odborných způsobilostí (možnost provedení částečných oprav, nakládání s břehovými porosty, zaměření profilu koryta atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4387" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10362,51 +10362,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•stroje, zařízení, nářadí a pomůcky nezbytné pro řešení zadaných úkolů (motorová pila, malotraktor, křovinořez, sekačka)</w:t>
+        <w:t>stroje, zařízení, nářadí a pomůcky nezbytné pro řešení zadaných úkolů (motorová pila, malotraktor, křovinořez, sekačka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4387" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10421,51 +10421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•předpisy a platná dokumentace vodních děl</w:t>
+        <w:t>předpisy a platná dokumentace vodních děl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4387" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10480,51 +10480,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
+        <w:t>záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4387" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
+        <w:t>Poříčný, 27.10.2026 2:47:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.9.2026 20:04:00</w:t>
+        <w:t>Poříčný, 27.10.2026 2:47:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57C0290E"/>
+    <w:nsid w:val="0A6B283B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="377ABE53"/>
+    <w:nsid w:val="7ED0DED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="745B1B71"/>
+    <w:nsid w:val="30C53E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>