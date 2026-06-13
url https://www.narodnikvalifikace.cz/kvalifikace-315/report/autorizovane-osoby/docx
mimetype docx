--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1231C98F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1231C98F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1231C98F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6173ACB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6173ACB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6173ACB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.4.2026 21:15:05</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rabštejnská 1565/9, 32300 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.4.2026 21:15:05</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2133,1229 +2133,1229 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>EUROPEAN INSTITUT OF BUSINESS AND PUBLIC EDUCATION</w:t>
+        <w:t>Mgr. Fajová Věra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Soukenická 1193/3, 11000 Praha</w:t>
+        <w:t>Otakara Jeremiáše 1996, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>EUROPEAN REAL SOLUTIONS</w:t>
+        <w:t>Mgr. Ferda Michal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hybernská 1012/30, 11000 Praha</w:t>
+        <w:t>Hartmannova 1127, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Fajová Věra</w:t>
+        <w:t xml:space="preserve">Bc.  Ferenc Lukáš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Otakara Jeremiáše 1996, 70800 Ostrava</w:t>
+        <w:t>Bratislavská 425, 41503 Teplice - Řetenice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Ferda Michal</w:t>
+        <w:t>JUDr. Fojtů Miroslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hartmannova 1127, 67401 Třebíč</w:t>
+        <w:t>I. Sekaniny 1806/3, 70800 Ostrava-Poruba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bc.  Ferenc Lukáš</w:t>
+        <w:t>Ing. Franková Jiřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bratislavská 425, 41503 Teplice - Řetenice</w:t>
+        <w:t>Korunní 1208/74, 10100 Praha 10 - Vinohrady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Fojtů Miroslav</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Frühauf Radek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
-[...10 lines deleted...]
-        <w:t>I. Sekaniny 1806/3, 70800 Ostrava-Poruba</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Saturnova 1333, 10400 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7447"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7503"/>
-[...10 lines deleted...]
-        <w:t>Ing. Franková Jiřina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Fryauf Martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7447"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7503"/>
-[...10 lines deleted...]
-        <w:t>Korunní 1208/74, 10100 Praha 10 - Vinohrady</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žďárec 124, 59456 Žďárec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8064"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8120"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Frühauf Radek</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Grebíková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8064"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8120"/>
-[...10 lines deleted...]
-        <w:t>Saturnova 1333, 10400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jana Koziny 190/2, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Fryauf Martin</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>GUARD TEAM SECURITY s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
-[...10 lines deleted...]
-        <w:t>Žďárec 124, 59456 Žďárec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Holandská 2437, 27201 Kladno - Kročehlavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Grebíková Martina</w:t>
+        <w:t>Bc. Hadrbolec Ladislav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jana Koziny 190/2, 77900 Olomouc</w:t>
+        <w:t>Palackého 191, 26242 Rožmitál pod Tremšínem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>GUARD TEAM SECURITY s.r.o.</w:t>
+        <w:t>Mgr.Bc. Hájková Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Holandská 2437, 27201 Kladno - Kročehlavy</w:t>
+        <w:t>Průkopnická 352/24, 74720 Vřesina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Bc. Hadrbolec Ladislav</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Hauerland Jan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Palackého 191, 26242 Rožmitál pod Tremšínem</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>67175 Vedrovice 87,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>Mgr.Bc. Hájková Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Bc. Havelka Jaroslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>Průkopnická 352/24, 74720 Vřesina</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rýmařovská 1025, 46311 Vratislavice nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11302"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11358"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Hauerland Jan</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Hejtmánek Pavel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11302"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11358"/>
-[...10 lines deleted...]
-        <w:t>67175 Vedrovice 87,</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žižkova 213, 38711 Katovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Havelka Jakub</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>HENIG - security servis, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Spojeneckých letců 811, 43511 Lom</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5. května 797/20, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Bc. Havelka Jaroslav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hospodářská komora České republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t>Rýmařovská 1025, 46311 Vratislavice nad Nisou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Florenci 2116/15, 11000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12921"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12977"/>
-[...10 lines deleted...]
-        <w:t>Bc. Hejtmánek Pavel</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Bc. Hruška Marek Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12921"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12977"/>
-[...10 lines deleted...]
-        <w:t>Žižkova 213, 38711 Katovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Sovinci 866, 72400 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>HENIG - security servis, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Hubačová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>5. května 797/20, 47001 Česká Lípa</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Boseň 74, 29501 Boseň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
-[...10 lines deleted...]
-        <w:t>Hospodářská komora České republiky</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13518"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Bc. Chmelař Lubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
-[...10 lines deleted...]
-        <w:t>Na Florenci 2116/15, 11000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13518"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Plzeňská 442/209, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14539"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14595"/>
-[...10 lines deleted...]
-        <w:t>Ing. Bc. Hruška Marek Ph.D.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14134"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>CHRÁNÍME s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14539"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14595"/>
-[...10 lines deleted...]
-        <w:t>Na Sovinci 866, 72400 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14134"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drážďanská  455/37, 40001 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Hubačová Lucie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Milan Říha Ph.D s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
-[...10 lines deleted...]
-        <w:t>Boseň 74, 29501 Boseň</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sluštice 142, 25084 Sluštice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
-[...10 lines deleted...]
-        <w:t>Ing. Bc. Chmelař Lubor</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15137"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Ipri Radomír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
-[...10 lines deleted...]
-        <w:t>Plzeňská 442/209, 15000 Praha 5</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15137"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká 1202/7, 73601 Havířov - Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.4.2026 21:15:05</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3522,1337 +3522,1337 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CHRÁNÍME s.r.o.</w:t>
+        <w:t>Mgr. Janglová Věra DiS., MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Drážďanská  455/37, 40001 Ústí nad Labem</w:t>
+        <w:t>Přemyšlenská 203/65, 18200 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Milan Říha Ph.D s.r.o.</w:t>
+        <w:t>Ing. Jendruch Marián</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sluštice 142, 25084 Sluštice</w:t>
+        <w:t>Polerady 311, 25063 Polerady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Ipri Radomír</w:t>
+        <w:t>Ing. Jendruchová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Česká 1202/7, 73601 Havířov - Město</w:t>
+        <w:t>Kralupská 2451, 25001 Brandýs nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Ing. Jendruch Marián</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Ježek Josef</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Polerady 311, 25063 Polerady</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nový Březhrad 194/2a, 50332 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Ing. Jendruchová Iveta</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr.  Ježek Lukáš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Kralupská 2451, 25001 Brandýs nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seydlerova  1074, 50002 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Bc. Ježek Josef</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Kábrt Petr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Nový Březhrad 194/2a, 50332 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>53345 Libšice 77,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Bc. Kábrt Petr</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Kadluba Martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>53345 Libšice 77,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Heřmanická 1326/14, 71000 Ostrava - Slezská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Bc. Kadluba Martin</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr.  Kazbunda Stanislav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Heřmanická 1326/14, 71000 Ostrava - Slezská</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Klostermannova 128, 38751 Štěkeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mgr.  Kazbunda Stanislav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KEEN CZ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Klostermannova 128, 38751 Štěkeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sametová 833/26, 46006 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>KEEN CZ s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Klement Pavel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Sametová 833/26, 46006 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaroslava Seiferta 2160/5, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Bc. Klement Pavel</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PhDr. Klika Martin MBA, DBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Jaroslava Seiferta 2160/5, 43401 Most</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Loupnická 202, 43542 Litvínov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PhDr. Klika Martin MBA, DBA</w:t>
+        <w:t>Mgr. Kolla Lubomír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Loupnická 202, 43542 Litvínov</w:t>
+        <w:t>Kopeček 103, 69167 Šakvice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Kolla Lubomír</w:t>
+        <w:t>Mgr. Kotlán Pavel Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kopeček 103, 69167 Šakvice</w:t>
+        <w:t>U Hájku 882, 69125 Vranovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Kotlán Pavel Ph.D.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Kovařík Zdeněk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>U Hájku 882, 69125 Vranovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šrámkova 274, 29301 Mladá Boleslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Kovařík Zdeněk</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10049"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dr. Mgr. Kříha Josef Ph.D., LL.M.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Šrámkova 274, 29301 Mladá Boleslav</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10049"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jirsíkova  423/1, 37001 České Budějovice 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Bc. Kříha Josef PhD.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr.  Křížová Hana DiS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Jirsíkova  423/1, 37001 České Budějovice 1</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zavadilova 1735/36, 16000 Praha 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mgr.  Křížová Hana DiS</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t>Zavadilova 1735/36, 16000 Praha 6</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11843"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
-[...10 lines deleted...]
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11899"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Líbal Lubomír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11843"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
-[...10 lines deleted...]
-        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11899"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obora 2077/19, 78501 Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12229"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12285"/>
-[...10 lines deleted...]
-        <w:t>Ing. Líbal Lubomír</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Liener Roman</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12229"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12285"/>
-[...10 lines deleted...]
-        <w:t>Obora 2077/19, 78501 Šternberk</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chaloupkova 2879/10, 61200 Brno-Královo Pole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12845"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12901"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Liener Roman</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUDr. Linhart Pavel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12845"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12901"/>
-[...10 lines deleted...]
-        <w:t>Chaloupkova 2879/10, 61200 Brno-Královo Pole</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bavorovská  86, 38101 Vodňany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13462"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13518"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Linhart Pavel</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUDr. Máčala Miroslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13462"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13518"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Bavorovská  86, 38101 Vodňany</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sokolská  1213, 69681 Bzenec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14078"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14134"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Máčala Miroslav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14134"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mark2 Corporation Czech a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14078"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14134"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Sokolská  1213, 69681 Bzenec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14134"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1 - Nové Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14464"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14520"/>
-[...10 lines deleted...]
-        <w:t>Mark2 Corporation Czech a.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr.  Michálková Šálková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14464"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14520"/>
-[...10 lines deleted...]
-        <w:t>Vladislavova 1390/17, 11000 Praha 1 - Nové Město</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Heřmanice u Oder 17, 74235 Heřmanice u Oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15081"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15137"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mgr.  Michálková Šálková Miroslava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MINOS - IMS, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15081"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15137"/>
-[...10 lines deleted...]
-        <w:t>Heřmanice u Oder 17, 74235 Heřmanice u Oder</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bohumínská 186/125, 71200 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.4.2026 21:15:05</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5019,1391 +5019,1391 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MINOS - IMS, s.r.o.</w:t>
+        <w:t>Mgr. Bc. Mohyla Jakub</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bohumínská 186/125, 71200 Ostrava</w:t>
+        <w:t>Ovocná 523, 73581 Starý Bohumín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Mohyla Jakub</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Nesvadba Vladimír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Ovocná 523, 73581 Starý Bohumín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28907 Opolany 96,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Bc. Němec Lumír</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Netušil Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Byseň 11, 27379 Tuřany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stichovická 423/52, 79802 Mostkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Nesvadba Vladimír</w:t>
+        <w:t>NORD SECURITY, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>28907 Opolany 96,</w:t>
+        <w:t>Vodní 1925/2, 40502 Děčín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Ing. Netušil Jiří</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Novotný Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Stichovická 423/52, 79802 Mostkovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Školní 73, 26101 Příbram</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>NORD SECURITY, spol. s r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>OBS Praha s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Vodní 1925/2, 40502 Děčín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sokolovská 194/205, 19000 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Novotný Jiří</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Ohera Michal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t>Školní 73, 26101 Příbram</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Amforová 24/1895, 15500 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5909"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5965"/>
-[...10 lines deleted...]
-        <w:t>OBS Praha s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Pakosta Petr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5909"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5965"/>
-[...10 lines deleted...]
-        <w:t>Sokolovská 194/205, 19000 Praha 9</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>17.listopadu 852, 57001 Litomyšl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6525"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6581"/>
-[...10 lines deleted...]
-        <w:t>Ing. Ohera Michal</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PaedDr. Paukertová Jana Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6525"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6581"/>
-[...10 lines deleted...]
-        <w:t>Amforová 24/1895, 15500 Praha 5</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>S. K. Neumanna 1115, 29501 Mnichovo Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7142"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7198"/>
-[...10 lines deleted...]
-        <w:t>Ing. Pakosta Petr</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr. Pecháček  Kamil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7142"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7198"/>
-[...10 lines deleted...]
-        <w:t>17.listopadu 852, 57001 Litomyšl</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mokrá 397, 66404 Mokrá-Horákov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
-[...10 lines deleted...]
-        <w:t>PaedDr. Paukertová Jana Ph.D.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr.  Petrov Vladimír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
-[...10 lines deleted...]
-        <w:t>S. K. Neumanna 1115, 29501 Mnichovo Hradiště</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strmá 536/28, 73932 Vratimov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mgr. Pecháček  Kamil</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Pinďák Ladislav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
-[...10 lines deleted...]
-        <w:t>Mokrá 397, 66404 Mokrá-Horákov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za Školou 650, 61700 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mgr.  Petrov Vladimír</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Pištěk Roman MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
-[...10 lines deleted...]
-        <w:t>Strmá 536/28, 73932 Vratimov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nové Středokluky 198, 25268 Středokluky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Pinďák Ladislav</w:t>
+        <w:t>Ing. Polášek David</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Za Školou 650, 61700 Brno</w:t>
+        <w:t xml:space="preserve">76001 Březnice  648,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Pištěk Roman MBA</w:t>
+        <w:t>Ing. Průcha Karel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nové Středokluky 198, 25268 Středokluky</w:t>
+        <w:t>Masarykovo náměstí 200, 33601 Blovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Ing. Polášek David</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Regentík Rudolf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">76001 Březnice  648,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ovčárna 44, 37833 Nová Bystřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
-[...10 lines deleted...]
-        <w:t>Ing. Průcha Karel</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr.  Rősslerová  Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
-[...10 lines deleted...]
-        <w:t>Masarykovo náměstí 200, 33601 Blovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Kališti 570, 2530 Chýně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
-[...10 lines deleted...]
-        <w:t>PhDr. Pytel Libor</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ing.  Rulc Jiří Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11382"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11438"/>
-[...10 lines deleted...]
-        <w:t>Riegrova 2668/6c, 37001 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Březová 1, 46348 Všelibice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11998"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12054"/>
-[...10 lines deleted...]
-        <w:t>Ing. Regentík Rudolf</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11824"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Rusina Vladimír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11998"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12054"/>
-[...10 lines deleted...]
-        <w:t>Ovčárna 44, 37833 Nová Bystřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11824"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bělehradská 379, 53009 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12615"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12671"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mgr.  Rősslerová  Jana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12440"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Safe point s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12615"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
-[...10 lines deleted...]
-        <w:t>Na Kališti 570, 2530 Chýně</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12440"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Částkova 1456/95, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>RPIC-EKONOMSERVIS Přerov s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ing. Bc.  Salák Martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>Blahoslavova 72/4, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Světí 10, 50312 Všestary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13617"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13673"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Ing.  Rulc Jiří Ph.D.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13442"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Bc. Sameš Petr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13617"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13673"/>
-[...10 lines deleted...]
-        <w:t>Březová 1, 46348 Všelibice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13442"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tř. Edvarda Beneše 1561/10, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
-[...10 lines deleted...]
-        <w:t>Ing. Rusina Vladimír</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ing.  Schindler Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
-[...10 lines deleted...]
-        <w:t>Bělehradská 379, 53009 Pardubice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Metelkova 1438, 66434 Kuřim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14619"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14389"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14675"/>
-[...10 lines deleted...]
-        <w:t>Safe point s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14445"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Sojka Josef</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14619"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14389"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14675"/>
-[...10 lines deleted...]
-        <w:t>Částkova 1456/95, 32600 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14445"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nerudova 789, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15236"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14775"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15292"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Ing. Bc.  Salák Martin</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14831"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Special Service International Support, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15236"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14775"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15292"/>
-[...10 lines deleted...]
-        <w:t>Světí 10, 50312 Všestary</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14831"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Letohradská 711/10, 17000 Praha 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.4.2026 21:15:05</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6570,1337 +6570,1337 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Bc. Sameš Petr</w:t>
+        <w:t>STAFA security service, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>tř. Edvarda Beneše 1561/10, 50012 Hradec Králové</w:t>
+        <w:t>Mostní 747, 27801 Kralupy nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Ing.  Schindler Jiří</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední lesnická škola a Střední odborná škola, Šluknov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Metelkova 1438, 66434 Kuřim</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T.G. Masaryka  580, 40777 Šluknov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Sojka Josef</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Nerudova 789, 27401 Slaný</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pohorská 86, 38241 Kaplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
-[...10 lines deleted...]
-        <w:t>Special Service International Support, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Hranice, školská právnická osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
-[...10 lines deleted...]
-        <w:t>Letohradská 711/10, 17000 Praha 7</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaselská 832, 75301 Hranice - Hranice I-Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>STAFA security service, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola ochrany osob a majetku s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Mostní 747, 27801 Kralupy nad Vltavou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Leonovova 1795/3, 73301 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Střední lesnická škola a Střední odborná škola, Šluknov</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUDr. Svoboda Jan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">T.G. Masaryka  580, 40777 Šluknov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>33025 Blatnice 253,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Špeta Pavel MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Pohorská 86, 38241 Kaplice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obránců Míru 78, 26101 Příbram VII</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola Hranice, školská právnická osoba</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Šťastný František</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Jaselská 832, 75301 Hranice - Hranice I-Město</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Blansko 93, 38241 Kaplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola ochrany osob a majetku s.r.o.</w:t>
+        <w:t>Mgr. Šturm Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Leonovova 1795/3, 73301 Karviná</w:t>
+        <w:t>Nepomucká 548/125, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Bc. Sváček Jiří</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>TARAXACUM s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Jižní 327, 47127 Stráž pod Ralskem</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>75655 Dolní Bečva 147,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Svoboda Jan</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testudo safety s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>33025 Blatnice 253,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lumírova 534/44, 70030 Ostrava Výškovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Špeta Pavel MBA</w:t>
+        <w:t>TRI services s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obránců Míru 78, 26101 Příbram VII</w:t>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Šťastný František</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Unie soukromých bezpečnostních služeb České republiky (ve zkratce USBS ČR")</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
-[...10 lines deleted...]
-        <w:t>Blansko 93, 38241 Kaplice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. 14. října 1307/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Šturm Antonín</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr.  Urban Jaromír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Nepomucká 548/125, 32600 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mikulovská  4053/8, 62800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9993"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10049"/>
-[...10 lines deleted...]
-        <w:t>TARAXACUM s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Uzel Richard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9993"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10049"/>
-[...10 lines deleted...]
-        <w:t>75655 Dolní Bečva 147,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smědčice  12, 33824 Smědčice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Testudo safety s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Varga Vojtech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Lumírova 534/44, 70030 Ostrava Výškovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čížová 1, 39831 Zlivice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t>TRI services s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ing.  Veselá Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vítovka 36, 74235 Odry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Unie soukromých bezpečnostních služeb České republiky (ve zkratce USBS ČR")</w:t>
+        <w:t>Veselý Milan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nám. 14. října 1307/2, 15000 Praha 5</w:t>
+        <w:t>K. Štěcha 1208/10, 37005 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12285"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mgr.  Urban Jaromír</w:t>
+        <w:t>Bc. Věžník Pavel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12285"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mikulovská  4053/8, 62800 Brno</w:t>
+        <w:t>Tkalcovská 1064/3, 67401 Třebíč- Nové Dvory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12845"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12901"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Uzel Richard</w:t>
+        <w:t>Ing.Bc. Vitásek Josef</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12845"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12901"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smědčice  12, 33824 Smědčice</w:t>
+        <w:t xml:space="preserve">Staňkovice,Selibice  50, 44001 Louny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13518"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Varga Vojtech</w:t>
+        <w:t>JUDr. Vizvary Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13518"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Čížová 1, 39831 Zlivice</w:t>
+        <w:t>Polní 614, 43101 Spořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13848"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13848"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13904"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Ing.  Veselá Miroslava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13904"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PhDr. Vlček Josef</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13848"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13848"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13904"/>
-[...10 lines deleted...]
-        <w:t>Vítovka 36, 74235 Odry</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13904"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>33401 Horní Lukavice, Přeštice 182,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14234"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14464"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14290"/>
-[...10 lines deleted...]
-        <w:t>Veselý Milan</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14520"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací institut, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14234"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14464"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14290"/>
-[...10 lines deleted...]
-        <w:t>K. Štěcha 1208/10, 37005 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14520"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vápenice 2980/7, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14850"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14906"/>
-[...10 lines deleted...]
-        <w:t>Bc. Věžník Pavel</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15137"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Zahálka Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14850"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14906"/>
-[...10 lines deleted...]
-        <w:t>Tkalcovská 1064/3, 67401 Třebíč- Nové Dvory</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15137"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.4.2026 21:15:05</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8067,365 +8067,95 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing.Bc. Vitásek Josef</w:t>
+        <w:t>Mgr. Železný Mojmír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Staňkovice,Selibice  50, 44001 Louny</w:t>
-[...268 lines deleted...]
-        </w:rPr>
         <w:t>Pražská 2881, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.4.2026 21:15:05</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>