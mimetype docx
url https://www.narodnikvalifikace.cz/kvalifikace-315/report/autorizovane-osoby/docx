--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6173ACB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6173ACB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6173ACB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3638BDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3638BDF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3638BDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rabštejnská 1565/9, 32300 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Česká 1202/7, 73601 Havířov - Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4808,51 +4808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bohumínská 186/125, 71200 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6359,51 +6359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Letohradská 711/10, 17000 Praha 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8111,51 +8111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 2881, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 6:51:23</w:t>
+        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>