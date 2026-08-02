--- v2 (2026-06-13)
+++ v3 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3638BDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3638BDF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3638BDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R619BB55B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR619BB55B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR619BB55B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,68 +300,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
+        <w:t>Strážný/strážná, 2.8.2026 18:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 7</w:t>
+        <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1814,68 +1814,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rabštejnská 1565/9, 32300 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
+        <w:t>Strážný/strážná, 2.8.2026 18:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 7</w:t>
+        <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3311,68 +3311,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Česká 1202/7, 73601 Havířov - Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
+        <w:t>Strážný/strážná, 2.8.2026 18:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 7</w:t>
+        <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4527,349 +4527,349 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Chaloupkova 2879/10, 61200 Brno-Královo Pole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Linhart Pavel</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUDr. Máčala Miroslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Bavorovská  86, 38101 Vodňany</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sokolská  1213, 69681 Bzenec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Máčala Miroslav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13518"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mark2 Corporation Czech a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Sokolská  1213, 69681 Bzenec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13518"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1 - Nové Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14134"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mark2 Corporation Czech a.s.</w:t>
+        <w:t xml:space="preserve">Mgr.  Michálková Šálková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14134"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vladislavova 1390/17, 11000 Praha 1 - Nové Město</w:t>
+        <w:t>Heřmanice u Oder 17, 74235 Heřmanice u Oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mgr.  Michálková Šálková Miroslava</w:t>
+        <w:t>MINOS - IMS, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Heřmanice u Oder 17, 74235 Heřmanice u Oder</w:t>
+        <w:t>Bohumínská 186/125, 71200 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MINOS - IMS, s.r.o.</w:t>
+        <w:t>Mgr. Bc. Mohyla Jakub</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bohumínská 186/125, 71200 Ostrava</w:t>
+        <w:t>Ovocná 523, 73581 Starý Bohumín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
+        <w:t>Strážný/strážná, 2.8.2026 18:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 7</w:t>
+        <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4998,963 +4998,963 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Bc. Mohyla Jakub</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Nesvadba Vladimír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Ovocná 523, 73581 Starý Bohumín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28907 Opolany 96,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Nesvadba Vladimír</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Netušil Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>28907 Opolany 96,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stichovická 423/52, 79802 Mostkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Ing. Netušil Jiří</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>NORD SECURITY, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Stichovická 423/52, 79802 Mostkovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vodní 1925/2, 40502 Děčín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>NORD SECURITY, spol. s r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Novotný Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Vodní 1925/2, 40502 Děčín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Školní 73, 26101 Příbram</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4290"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Novotný Jiří</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4346"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>OBS Praha s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4290"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Školní 73, 26101 Příbram</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4346"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sokolovská 194/205, 19000 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4962"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>OBS Praha s.r.o.</w:t>
+        <w:t>Ing. Ohera Michal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4962"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sokolovská 194/205, 19000 Praha 9</w:t>
+        <w:t>Amforová 24/1895, 15500 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Ohera Michal</w:t>
+        <w:t>Ing. Pakosta Petr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Amforová 24/1895, 15500 Praha 5</w:t>
+        <w:t>17.listopadu 852, 57001 Litomyšl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Pakosta Petr</w:t>
+        <w:t>PaedDr. Paukertová Jana Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>17.listopadu 852, 57001 Litomyšl</w:t>
+        <w:t>S. K. Neumanna 1115, 29501 Mnichovo Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PaedDr. Paukertová Jana Ph.D.</w:t>
+        <w:t xml:space="preserve">Mgr. Pecháček  Kamil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>S. K. Neumanna 1115, 29501 Mnichovo Hradiště</w:t>
+        <w:t>Mokrá 397, 66404 Mokrá-Horákov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mgr. Pecháček  Kamil</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr.  Petrov Vladimír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Mokrá 397, 66404 Mokrá-Horákov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strmá 536/28, 73932 Vratimov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mgr.  Petrov Vladimír</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Pinďák Ladislav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Strmá 536/28, 73932 Vratimov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za Školou 650, 61700 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Pinďák Ladislav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8200"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Pištěk Roman MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
-[...10 lines deleted...]
-        <w:t>Za Školou 650, 61700 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8200"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nové Středokluky 198, 25268 Středokluky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Bc. Pištěk Roman MBA</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Polášek David</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Nové Středokluky 198, 25268 Středokluky</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">76001 Březnice  648,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Ing. Polášek David</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9202"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Průcha Karel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">76001 Březnice  648,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9202"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Masarykovo náměstí 200, 33601 Blovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Průcha Karel</w:t>
+        <w:t>Ing. Regentík Rudolf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykovo náměstí 200, 33601 Blovice</w:t>
+        <w:t>Ovčárna 44, 37833 Nová Bystřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Ing. Regentík Rudolf</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr.  Rősslerová  Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Ovčárna 44, 37833 Nová Bystřice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Kališti 570, 2530 Chýně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mgr.  Rősslerová  Jana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>RPIC-EKONOMSERVIS Přerov s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t>Na Kališti 570, 2530 Chýně</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Blahoslavova 72/4, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -6240,187 +6240,187 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Metelkova 1438, 66434 Kuřim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14389"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14389"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14445"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Sojka Josef</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14445"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Special Service International Support, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14389"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14389"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14445"/>
-[...10 lines deleted...]
-        <w:t>Nerudova 789, 27401 Slaný</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14445"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Letohradská 711/10, 17000 Praha 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14775"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14831"/>
-[...10 lines deleted...]
-        <w:t>Special Service International Support, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>STAFA security service, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14775"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14831"/>
-[...10 lines deleted...]
-        <w:t>Letohradská 711/10, 17000 Praha 7</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mostní 747, 27801 Kralupy nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
+        <w:t>Strážný/strážná, 2.8.2026 18:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 7</w:t>
+        <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6570,1609 +6570,1354 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>STAFA security service, s.r.o.</w:t>
+        <w:t>Střední lesnická škola a Střední odborná škola, Šluknov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mostní 747, 27801 Kralupy nad Vltavou</w:t>
+        <w:t xml:space="preserve">T.G. Masaryka  580, 40777 Šluknov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Střední lesnická škola a Střední odborná škola, Šluknov</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">T.G. Masaryka  580, 40777 Šluknov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pohorská 86, 38241 Kaplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Hranice, školská právnická osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Pohorská 86, 38241 Kaplice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaselská 832, 75301 Hranice - Hranice I-Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola Hranice, školská právnická osoba</w:t>
+        <w:t>Střední odborná škola ochrany osob a majetku s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jaselská 832, 75301 Hranice - Hranice I-Město</w:t>
+        <w:t>Leonovova 1795/3, 73301 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola ochrany osob a majetku s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUDr. Svoboda Jan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Leonovova 1795/3, 73301 Karviná</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>33025 Blatnice 253,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Svoboda Jan</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Špeta Pavel MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>33025 Blatnice 253,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obránců Míru 78, 26101 Příbram VII</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Špeta Pavel MBA</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Šťastný František</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Obránců Míru 78, 26101 Příbram VII</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Blansko 93, 38241 Kaplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Šťastný František</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Šturm Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Blansko 93, 38241 Kaplice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nepomucká 548/125, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Šturm Antonín</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>TARAXACUM s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Nepomucká 548/125, 32600 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>75655 Dolní Bečva 147,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>TARAXACUM s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testudo safety s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>75655 Dolní Bečva 147,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lumírova 534/44, 70030 Ostrava Výškovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Testudo safety s.r.o.</w:t>
+        <w:t>TRI services s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lumírova 534/44, 70030 Ostrava Výškovice</w:t>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>TRI services s.r.o.</w:t>
+        <w:t>Unie soukromých bezpečnostních služeb České republiky (ve zkratce USBS ČR")</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
+        <w:t>Nám. 14. října 1307/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Unie soukromých bezpečnostních služeb České republiky (ve zkratce USBS ČR")</w:t>
+        <w:t xml:space="preserve">Mgr.  Urban Jaromír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nám. 14. října 1307/2, 15000 Praha 5</w:t>
+        <w:t xml:space="preserve">Mikulovská  4053/8, 62800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mgr.  Urban Jaromír</w:t>
+        <w:t>Mgr. Uzel Richard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mikulovská  4053/8, 62800 Brno</w:t>
+        <w:t xml:space="preserve">Smědčice  12, 33824 Smědčice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Uzel Richard</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Varga Vojtech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Smědčice  12, 33824 Smědčice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čížová 1, 39831 Zlivice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
-[...10 lines deleted...]
-        <w:t>Bc. Varga Vojtech</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ing.  Veselá Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
-[...10 lines deleted...]
-        <w:t>Čížová 1, 39831 Zlivice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vítovka 36, 74235 Odry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Ing.  Veselá Miroslava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Veselý Milan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>Vítovka 36, 74235 Odry</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K. Štěcha 1208/10, 37005 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Veselý Milan</w:t>
+        <w:t>Bc. Věžník Pavel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>K. Štěcha 1208/10, 37005 České Budějovice</w:t>
+        <w:t>Tkalcovská 1064/3, 67401 Třebíč- Nové Dvory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12285"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Věžník Pavel</w:t>
+        <w:t>Ing.Bc. Vitásek Josef</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12285"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkalcovská 1064/3, 67401 Třebíč- Nové Dvory</w:t>
+        <w:t xml:space="preserve">Staňkovice,Selibice  50, 44001 Louny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12845"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12845"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12901"/>
-[...10 lines deleted...]
-        <w:t>Ing.Bc. Vitásek Josef</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12901"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUDr. Vizvary Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12845"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12845"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12901"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Staňkovice,Selibice  50, 44001 Louny</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12901"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Polní 614, 43101 Spořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13462"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13518"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Vizvary Jiří</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13287"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PhDr. Vlček Josef</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13462"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13518"/>
-[...10 lines deleted...]
-        <w:t>Polní 614, 43101 Spořice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13287"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>33401 Horní Lukavice, Přeštice 182,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13848"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13904"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PhDr. Vlček Josef</w:t>
+        <w:t>Vzdělávací institut, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13848"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13904"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>33401 Horní Lukavice, Přeštice 182,</w:t>
+        <w:t>Vápenice 2980/7, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14464"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14520"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzdělávací institut, spol. s r.o.</w:t>
+        <w:t>Ing. Zahálka Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14464"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14520"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vápenice 2980/7, 79601 Prostějov</w:t>
+        <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15137"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Zahálka Antonín</w:t>
+        <w:t>Mgr. Železný Mojmír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15137"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
+        <w:t>Pražská 2881, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 13.6.2026 8:54:37</w:t>
+        <w:t>Strážný/strážná, 2.8.2026 18:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 7</w:t>
-[...254 lines deleted...]
-        <w:t>Strana 7 z 7</w:t>
+        <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>