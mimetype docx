--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R492D1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR492D1131" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR492D1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R426A4CE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR426A4CE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR426A4CE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient</w:t>
+        <w:t>Soukromý detektiv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 29.4.2026 2:07:59</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 13.6.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1392,473 +1392,473 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11275"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mgr.  Kazbunda Stanislav</w:t>
+        <w:t xml:space="preserve">Mgr.  Ježek Lukáš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11275"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klostermannova 128, 38751 Štěkeň</w:t>
+        <w:t xml:space="preserve">Seydlerova  1074, 50002 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Bc. Kříha Josef PhD.</w:t>
+        <w:t xml:space="preserve">Mgr.  Kazbunda Stanislav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Klostermannova 128, 38751 Štěkeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dr. Mgr. Kříha Josef Ph.D., LL.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Jirsíkova  423/1, 37001 České Budějovice 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13068"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13124"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUDr. Máčala Miroslav</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13068"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13124"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sokolská  1213, 69681 Bzenec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Máčala Miroslav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13510"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mark2 Corporation Czech a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Sokolská  1213, 69681 Bzenec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13510"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1 - Nové Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12894"/>
-[...10 lines deleted...]
-        <w:t>Mark2 Corporation Czech a.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Ohera Michal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12894"/>
-[...10 lines deleted...]
-        <w:t>Vladislavova 1390/17, 11000 Praha 1 - Nové Město</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Amforová 24/1895, 15500 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13454"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14687"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13510"/>
-[...10 lines deleted...]
-        <w:t>Bc. Němec Lumír</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14743"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Pištěk Roman MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13454"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14687"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13510"/>
-[...10 lines deleted...]
-        <w:t>Byseň 11, 27379 Tuřany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14743"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nové Středokluky 198, 25268 Středokluky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13840"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13896"/>
-[...10 lines deleted...]
-        <w:t>Ing. Ohera Michal</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15360"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Průcha Karel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13840"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13896"/>
-[...107 lines deleted...]
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15129"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15360"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Masarykovo náměstí 200, 33601 Blovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 29.4.2026 2:07:59</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 13.6.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2382,224 +2382,170 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nám. 14. října 1307/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>Veselý Milan</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUDr. Vizvary Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>K. Štěcha 1208/10, 37005 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Polní 614, 43101 Spořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Vizvary Jiří</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Zahálka Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 29.4.2026 2:07:59</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 13.6.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>