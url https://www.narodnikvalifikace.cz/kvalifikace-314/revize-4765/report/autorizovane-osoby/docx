--- v1 (2026-06-13)
+++ v2 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R426A4CE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR426A4CE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR426A4CE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R205FAD01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR205FAD01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR205FAD01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 13.6.2026 14:32:23</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 4.8.2026 4:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Masarykovo náměstí 200, 33601 Blovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 13.6.2026 14:32:23</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 4.8.2026 4:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2025,527 +2025,527 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PhDr. Pytel Libor</w:t>
+        <w:t>Mgr. Radosta Marek Ph.D., LL.M.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Riegrova 2668/6c, 37001 České Budějovice</w:t>
+        <w:t>Habrová 2659/12, 13000 Praha 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Radosta Marek Ph.D., LL.M.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ing. Bc.  Salák Martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Habrová 2659/12, 13000 Praha 3</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Světí 10, 50312 Všestary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Ing. Bc.  Salák Martin</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola ochrany osob a majetku s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Světí 10, 50312 Všestary</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Leonovova 1795/3, 73301 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola ochrany osob a majetku s.r.o.</w:t>
+        <w:t>Mgr. Šturm Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Leonovova 1795/3, 73301 Karviná</w:t>
+        <w:t>Nepomucká 548/125, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Šturm Antonín</w:t>
+        <w:t>TRI services s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nepomucká 548/125, 32600 Plzeň</w:t>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>TRI services s.r.o.</w:t>
+        <w:t>Unie soukromých bezpečnostních služeb České republiky (ve zkratce USBS ČR")</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
+        <w:t>Nám. 14. října 1307/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Unie soukromých bezpečnostních služeb České republiky (ve zkratce USBS ČR")</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUDr. Vizvary Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Nám. 14. října 1307/2, 15000 Praha 5</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Polní 614, 43101 Spořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Vizvary Jiří</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Zahálka Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>Polní 614, 43101 Spořice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Zahálka Antonín</w:t>
+        <w:t>Mgr. Železný Mojmír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
+        <w:t>Pražská 2881, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 13.6.2026 14:32:23</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 4.8.2026 4:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>