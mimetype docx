--- v2 (2026-08-04)
+++ v3 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R205FAD01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR205FAD01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR205FAD01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6342EF4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6342EF4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6342EF4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 4.8.2026 4:29:27</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 20.9.2026 7:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1122,743 +1122,743 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8423"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Bc. Havelka Jaroslav</w:t>
+        <w:t>Mgr.Bc. Hájková Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8423"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Průkopnická 352/24, 74720 Vřesina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8983"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9039"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Bc. Havelka Jaroslav</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8983"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9039"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Rýmařovská 1025, 46311 Vratislavice nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9600"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9656"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Bc. Hruška Marek Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9600"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9656"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Sovinci 866, 72400 Ostrava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Plzeňská 442/209, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CHRÁNÍME s.r.o.</w:t>
+        <w:t>Ing. Bc. Chmelař Lubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Drážďanská  455/37, 40001 Ústí nad Labem</w:t>
+        <w:t>Plzeňská 442/209, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10658"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Ježek Josef</w:t>
+        <w:t>CHRÁNÍME s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10658"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nový Březhrad 194/2a, 50332 Hradec Králové</w:t>
+        <w:t xml:space="preserve">Drážďanská  455/37, 40001 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11275"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mgr.  Ježek Lukáš</w:t>
+        <w:t>Bc. Ježek Josef</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11275"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seydlerova  1074, 50002 Hradec Králové</w:t>
+        <w:t>Nový Březhrad 194/2a, 50332 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mgr.  Kazbunda Stanislav</w:t>
+        <w:t xml:space="preserve">Mgr.  Ježek Lukáš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klostermannova 128, 38751 Štěkeň</w:t>
+        <w:t xml:space="preserve">Seydlerova  1074, 50002 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dr. Mgr. Kříha Josef Ph.D., LL.M.</w:t>
+        <w:t xml:space="preserve">Mgr.  Kazbunda Stanislav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Klostermannova 128, 38751 Štěkeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13068"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13124"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dr. Mgr. Kříha Josef Ph.D., LL.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13068"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13124"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Jirsíkova  423/1, 37001 České Budějovice 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13685"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13741"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JUDr. Máčala Miroslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13685"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13741"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sokolská  1213, 69681 Bzenec</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Vladislavova 1390/17, 11000 Praha 1 - Nové Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Ohera Michal</w:t>
+        <w:t>Mark2 Corporation Czech a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Amforová 24/1895, 15500 Praha 5</w:t>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1 - Nové Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14687"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14743"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Pištěk Roman MBA</w:t>
+        <w:t>Ing. Ohera Michal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14687"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14743"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nové Středokluky 198, 25268 Středokluky</w:t>
+        <w:t>Amforová 24/1895, 15500 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15360"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Průcha Karel</w:t>
+        <w:t>Bc. Pištěk Roman MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15360"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykovo náměstí 200, 33601 Blovice</w:t>
+        <w:t>Nové Středokluky 198, 25268 Středokluky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 4.8.2026 4:29:27</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 20.9.2026 7:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2025,527 +2025,581 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Radosta Marek Ph.D., LL.M.</w:t>
+        <w:t>Ing. Průcha Karel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Masarykovo náměstí 200, 33601 Blovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Radosta Marek Ph.D., LL.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Habrová 2659/12, 13000 Praha 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ing. Bc.  Salák Martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Světí 10, 50312 Všestary</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Leonovova 1795/3, 73301 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Šturm Antonín</w:t>
+        <w:t>Střední odborná škola ochrany osob a majetku s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nepomucká 548/125, 32600 Plzeň</w:t>
+        <w:t>Leonovova 1795/3, 73301 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>TRI services s.r.o.</w:t>
+        <w:t>Mgr. Šturm Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
+        <w:t>Nepomucká 548/125, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Unie soukromých bezpečnostních služeb České republiky (ve zkratce USBS ČR")</w:t>
+        <w:t>TRI services s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Unie soukromých bezpečnostních služeb České republiky (ve zkratce USBS ČR")</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Nám. 14. října 1307/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JUDr. Vizvary Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Polní 614, 43101 Spořice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Železný Mojmír</w:t>
+        <w:t>Ing. Zahálka Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Železný Mojmír</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Pražská 2881, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 4.8.2026 4:29:27</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 20.9.2026 7:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>