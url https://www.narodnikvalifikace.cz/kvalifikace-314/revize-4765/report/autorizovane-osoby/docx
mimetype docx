--- v3 (2026-09-20)
+++ v4 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6342EF4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6342EF4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6342EF4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB5CDB1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB5CDB1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB5CDB1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 20.9.2026 7:32:55</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 4.11.2026 10:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1479,386 +1479,386 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Seydlerova  1074, 50002 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Kadluba Martin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Husova 533/9, 73932 Vratimov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12838"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12894"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mgr.  Kazbunda Stanislav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12838"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12894"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Klostermannova 128, 38751 Štěkeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13454"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13510"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dr. Mgr. Kříha Josef Ph.D., LL.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
-[...10 lines deleted...]
-        <w:t>Klostermannova 128, 38751 Štěkeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13510"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jirsíkova  423/1, 37001 České Budějovice 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13068"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13124"/>
-[...10 lines deleted...]
-        <w:t>Dr. Mgr. Kříha Josef Ph.D., LL.M.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUDr. Máčala Miroslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13068"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13124"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Jirsíkova  423/1, 37001 České Budějovice 1</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sokolská  1213, 69681 Bzenec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13685"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13741"/>
-[...10 lines deleted...]
-        <w:t>JUDr. Máčala Miroslav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14512"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mark2 Corporation Czech a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13685"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13741"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Sokolská  1213, 69681 Bzenec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14512"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1 - Nové Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15073"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
-[...10 lines deleted...]
-        <w:t>Mark2 Corporation Czech a.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15129"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Ohera Michal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15073"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15129"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amforová 24/1895, 15500 Praha 5</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Nové Středokluky 198, 25268 Středokluky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 20.9.2026 7:32:55</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 4.11.2026 10:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2025,581 +2025,689 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Průcha Karel</w:t>
+        <w:t>Mgr. Otýpka Radim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykovo náměstí 200, 33601 Blovice</w:t>
+        <w:t xml:space="preserve">Návrší  226/10, 74795 Opava-Suché Lazce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Radosta Marek Ph.D., LL.M.</w:t>
+        <w:t>Bc. Pištěk Roman MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Nové Středokluky 198, 25268 Středokluky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Průcha Karel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Masarykovo náměstí 200, 33601 Blovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Radosta Marek Ph.D., LL.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Habrová 2659/12, 13000 Praha 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ing. Bc.  Salák Martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Světí 10, 50312 Všestary</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Nepomucká 548/125, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>TRI services s.r.o.</w:t>
+        <w:t>Střední odborná škola ochrany osob a majetku s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
+        <w:t>Leonovova 1795/3, 73301 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Unie soukromých bezpečnostních služeb České republiky (ve zkratce USBS ČR")</w:t>
+        <w:t>Mgr. Šturm Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Nepomucká 548/125, 32600 Plzeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>TRI services s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Unie soukromých bezpečnostních služeb České republiky (ve zkratce USBS ČR")</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Nám. 14. října 1307/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JUDr. Vizvary Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Polní 614, 43101 Spořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Zahálka Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Železný Mojmír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 2881, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 20.9.2026 7:32:55</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 4.11.2026 10:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>