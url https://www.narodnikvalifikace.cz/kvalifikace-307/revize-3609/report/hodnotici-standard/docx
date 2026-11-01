--- v3 (2026-09-16)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D178A8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D178A8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D178A8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RABB3510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRABB3510" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRABB3510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér/detašérka čistírny a prádelny, 16.9.2026 20:01:45</w:t>
+        <w:t>Detašér/detašérka čistírny a prádelny, 1.11.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér/detašérka čistírny a prádelny, 16.9.2026 20:01:45</w:t>
+        <w:t>Detašér/detašérka čistírny a prádelny, 1.11.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium hodnocení q) a 7 kritérií z kritérií hodnocení a) až p).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér/detašérka čistírny a prádelny, 16.9.2026 20:01:45</w:t>
+        <w:t>Detašér/detašérka čistírny a prádelny, 1.11.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4361,51 +4361,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér/detašérka čistírny a prádelny, 16.9.2026 20:01:45</w:t>
+        <w:t>Detašér/detašérka čistírny a prádelny, 1.11.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér/detašérka čistírny a prádelny, 16.9.2026 20:01:45</w:t>
+        <w:t>Detašér/detašérka čistírny a prádelny, 1.11.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení způsobu zhotovení služby bude provedeno výsledné hodnocení vizuálně i senzoricky, bude provedena obvyklá kontrola kvality odstranění skvrn a kvality vyprání nebo kvality vyčištění oděvů, textilních výrobků a prádla. Předmětem hodnocení bude i kreativita, manuální zručnost uchazeče, jeho orientace v textilních materiálech, sortimentu oděvů a prádla, a použitých technologiích chemického a mokrého čištění. Důraz bude kladen i na bezpečnost práce a úsporu použitých prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér/detašérka čistírny a prádelny, 16.9.2026 20:01:45</w:t>
+        <w:t>Detašér/detašérka čistírny a prádelny, 1.11.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7189,79 +7189,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9508" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7273,51 +7273,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7329,51 +7329,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7388,51 +7388,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na chemii čistíren a prádelen a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe jako osoba odpovědná v oblasti praní a chemického čištění oděvů a prádla nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti praní a chemického čištění oděvů a prádla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7447,51 +7447,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti chemie nebo textilní výroby nebo oděvnictví a alespoň 5 let odborné praxe jako osoba odpovědná v oblasti praní a chemického čištění oděvů a prádla nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti praní a chemického čištění oděvů a prádla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7506,51 +7506,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání (minimálně bakalářský stupeň vysokoškolského vzdělání) se zaměřením textilním nebo oděvním nebo chemickým nebo strojírenským nebo elektrotechnickým nebo ekonomickým a alespoň 5 let praxe jako osoba odpovědná za činnosti v oblasti praní a chemického čištění oděvů a prádla nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti praní a chemického čištění oděvů a prádla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7565,51 +7565,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 31-027-H Detašér/detašérka čistírny a prádelny nebo profesní kvalifikace 31-066-M Technik/technička čistírny + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe jako osoba odpovědná v oblasti praní a chemického čištění oděvů a prádla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7621,51 +7621,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7677,51 +7677,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7729,117 +7729,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7851,51 +7792,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7907,51 +7848,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7963,51 +7904,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8029,51 +7970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér/detašérka čistírny a prádelny, 16.9.2026 20:01:45</w:t>
+        <w:t>Detašér/detašérka čistírny a prádelny, 1.11.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8357,51 +8298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čistírna oděvů, která zajišťuje stálý příjem zakázek v provozovně a současně zajišťuje pravidelný svoz zakázek ze smluvních sběren zakázek</w:t>
+        <w:t>Čistírna oděvů, která zajišťuje stálý příjem zakázek v provozovně a současně zajišťuje pravidelný svoz zakázek ze smluvních sběren zakázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8416,51 +8357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz, který eviduje zakázky také elektronickou formou</w:t>
+        <w:t>Provoz, který eviduje zakázky také elektronickou formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8475,51 +8416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený chemickým čisticím strojem na bázi perchloretylénu se záchytem koncentrovaných perchloretylénových par nebo chemickým čisticím strojem na bázi jiných chemických rozpouštědel, současně musí být provoz vybaven technologií pro mokré čištění, tj. pracím a sušicím strojem včetně potřebných pracích prostředků pro mokré čištění</w:t>
+        <w:t>Provoz vybavený chemickým čisticím strojem na bázi perchloretylénu se záchytem koncentrovaných perchloretylénových par nebo chemickým čisticím strojem na bázi jiných chemických rozpouštědel, současně musí být provoz vybaven technologií pro mokré čištění, tj. pracím a sušicím strojem včetně potřebných pracích prostředků pro mokré čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8534,51 +8475,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený detašovacím stolem nebo boxem s kombinovanou detašovací a parní pistolí, kompletní sadou jednoúčelových i polyfunkčních detašovacích prostředků pro čištění skvrn s hlavní složkou tuku, tříslovin, bílkovin, barev, škrobů a cukrů, sadou zkušebních textilních vzorků používaných oděvních materiálů</w:t>
+        <w:t>Provoz vybavený detašovacím stolem nebo boxem s kombinovanou detašovací a parní pistolí, kompletní sadou jednoúčelových i polyfunkčních detašovacích prostředků pro čištění skvrn s hlavní složkou tuku, tříslovin, bílkovin, barev, škrobů a cukrů, sadou zkušebních textilních vzorků používaných oděvních materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8593,51 +8534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený žehlicím stolem pro studené žehlení, tj. s odsáváním par ze žehlicího stolu, žehlicí napařovací figurínou a žehlicím lisem</w:t>
+        <w:t>Provoz vybavený žehlicím stolem pro studené žehlení, tj. s odsáváním par ze žehlicího stolu, žehlicí napařovací figurínou a žehlicím lisem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8652,51 +8593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený pracím stolem s odstřeďováním (wash-extraktorem) a sušicím strojem pro běžné praní a sušení zakázek</w:t>
+        <w:t>Provoz vybavený pracím stolem s odstřeďováním (wash-extraktorem) a sušicím strojem pro běžné praní a sušení zakázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8711,51 +8652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro sledování hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9006,51 +8947,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér/detašérka čistírny a prádelny, 16.9.2026 20:01:45</w:t>
+        <w:t>Detašér/detašérka čistírny a prádelny, 1.11.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9523,84 +9464,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér/detašérka čistírny a prádelny, 16.9.2026 20:01:45</w:t>
+        <w:t>Detašér/detašérka čistírny a prádelny, 1.11.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70B6FA75"/>
+    <w:nsid w:val="2941B3C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9686,51 +9627,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E63EB14"/>
+    <w:nsid w:val="6456E4D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9816,51 +9757,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B8BB525"/>
+    <w:nsid w:val="6231EC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>