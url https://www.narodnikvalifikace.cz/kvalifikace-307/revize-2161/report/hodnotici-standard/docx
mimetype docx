--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25CE8D95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25CE8D95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25CE8D95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B0964D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B0964D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B0964D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 13.6.2026 11:21:34</w:t>
+        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 13.6.2026 11:21:34</w:t>
+        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium hodnocení q) a 7 kritérií z kritérií hodnocení a) až p).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 13.6.2026 11:21:34</w:t>
+        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4361,51 +4361,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 13.6.2026 11:21:34</w:t>
+        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 13.6.2026 11:21:34</w:t>
+        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení způsobu zhotovení služby bude provedeno výsledné hodnocení vizuálně i senzoricky, bude provedena obvyklá kontrola kvality odstranění skvrn a kvality vyprání nebo kvality vyčištění oděvů, textilních výrobků a prádla. Předmětem hodnocení bude i kreativita, manuální zručnost uchazeče, jeho orientace v textilních materiálech, sortimentu oděvů a prádla, a použitých technologiích chemického a mokrého čištění. Důraz bude kladen i na bezpečnost práce a úsporu použitých prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 13.6.2026 11:21:34</w:t>
+        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8029,51 +8029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 13.6.2026 11:21:34</w:t>
+        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9006,51 +9006,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 13.6.2026 11:21:34</w:t>
+        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9523,84 +9523,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 13.6.2026 11:21:34</w:t>
+        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63986481"/>
+    <w:nsid w:val="1E9BE89B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9686,51 +9686,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70EE8F16"/>
+    <w:nsid w:val="76997603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9816,51 +9816,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35A057EE"/>
+    <w:nsid w:val="6C5BC590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>