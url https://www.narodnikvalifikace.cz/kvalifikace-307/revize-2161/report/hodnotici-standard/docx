--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B0964D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B0964D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B0964D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B6C4BD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B6C4BD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B6C4BD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
+        <w:t>Detašér čistírny a prádelny, 27.10.2026 4:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
+        <w:t>Detašér čistírny a prádelny, 27.10.2026 4:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium hodnocení q) a 7 kritérií z kritérií hodnocení a) až p).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
+        <w:t>Detašér čistírny a prádelny, 27.10.2026 4:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4361,51 +4361,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
+        <w:t>Detašér čistírny a prádelny, 27.10.2026 4:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
+        <w:t>Detašér čistírny a prádelny, 27.10.2026 4:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení způsobu zhotovení služby bude provedeno výsledné hodnocení vizuálně i senzoricky, bude provedena obvyklá kontrola kvality odstranění skvrn a kvality vyprání nebo kvality vyčištění oděvů, textilních výrobků a prádla. Předmětem hodnocení bude i kreativita, manuální zručnost uchazeče, jeho orientace v textilních materiálech, sortimentu oděvů a prádla, a použitých technologiích chemického a mokrého čištění. Důraz bude kladen i na bezpečnost práce a úsporu použitých prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
+        <w:t>Detašér čistírny a prádelny, 27.10.2026 4:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7788,51 +7788,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8029,51 +8029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
+        <w:t>Detašér čistírny a prádelny, 27.10.2026 4:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8357,51 +8357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čistírna oděvů, která zajišťuje stálý příjem zakázek v provozovně a současně zajišťuje pravidelný svoz zakázek ze smluvních sběren zakázek</w:t>
+        <w:t>Čistírna oděvů, která zajišťuje stálý příjem zakázek v provozovně a současně zajišťuje pravidelný svoz zakázek ze smluvních sběren zakázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8416,51 +8416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz, který eviduje zakázky také elektronickou formou</w:t>
+        <w:t>Provoz, který eviduje zakázky také elektronickou formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8475,51 +8475,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený chemickým čisticím strojem na bázi perchloretylénu se záchytem koncentrovaných perchloretylénových par nebo chemickým čisticím strojem na bázi jiných chemických rozpouštědel, současně musí být provoz vybaven technologií pro mokré čištění, tj. pracím a sušicím strojem včetně potřebných pracích prostředků pro mokré čištění</w:t>
+        <w:t>Provoz vybavený chemickým čisticím strojem na bázi perchloretylénu se záchytem koncentrovaných perchloretylénových par nebo chemickým čisticím strojem na bázi jiných chemických rozpouštědel, současně musí být provoz vybaven technologií pro mokré čištění, tj. pracím a sušicím strojem včetně potřebných pracích prostředků pro mokré čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8534,51 +8534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený detašovacím stolem nebo boxem s kombinovanou detašovací a parní pistolí, kompletní sadou jednoúčelových i polyfunkčních detašovacích prostředků pro čištění skvrn s hlavní složkou tuku, tříslovin, bílkovin, barev, škrobů a cukrů, sadou zkušebních textilních vzorků používaných oděvních materiálů</w:t>
+        <w:t>Provoz vybavený detašovacím stolem nebo boxem s kombinovanou detašovací a parní pistolí, kompletní sadou jednoúčelových i polyfunkčních detašovacích prostředků pro čištění skvrn s hlavní složkou tuku, tříslovin, bílkovin, barev, škrobů a cukrů, sadou zkušebních textilních vzorků používaných oděvních materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8593,51 +8593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený žehlicím stolem pro studené žehlení, tj. s odsáváním par ze žehlicího stolu, žehlicí napařovací figurínou a žehlicím lisem</w:t>
+        <w:t>Provoz vybavený žehlicím stolem pro studené žehlení, tj. s odsáváním par ze žehlicího stolu, žehlicí napařovací figurínou a žehlicím lisem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8652,51 +8652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený pracím stolem s odstřeďováním (wash-extraktorem) a sušicím strojem pro běžné praní a sušení zakázek</w:t>
+        <w:t>Provoz vybavený pracím stolem s odstřeďováním (wash-extraktorem) a sušicím strojem pro běžné praní a sušení zakázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8711,51 +8711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro sledování hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9006,51 +9006,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
+        <w:t>Detašér čistírny a prádelny, 27.10.2026 4:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9523,84 +9523,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detašér čistírny a prádelny, 11.9.2026 19:17:36</w:t>
+        <w:t>Detašér čistírny a prádelny, 27.10.2026 4:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E9BE89B"/>
+    <w:nsid w:val="4DC642ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9686,51 +9686,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76997603"/>
+    <w:nsid w:val="39964E9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9816,51 +9816,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C5BC590"/>
+    <w:nsid w:val="13E84557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>