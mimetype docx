--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F2B1F14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F2B1F14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F2B1F14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62BC3D57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62BC3D57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62BC3D57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7073,51 +7073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8206,51 +8206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9596,51 +9596,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10655,51 +10655,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11691,51 +11691,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12208,84 +12208,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 13.6.2026 16:28:29</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43BCDBDA"/>
+    <w:nsid w:val="3FD5CD49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12371,51 +12371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16DFC5B4"/>
+    <w:nsid w:val="6C9D824A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12501,51 +12501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A61FDC1"/>
+    <w:nsid w:val="40264205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>