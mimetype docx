--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62BC3D57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62BC3D57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62BC3D57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C8D2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C8D2457" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C8D2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7073,51 +7073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8206,51 +8206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9596,51 +9596,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9815,79 +9815,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9508" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9899,51 +9899,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9955,51 +9955,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -10014,51 +10014,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na chemii čistíren a prádelen a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe jako osoba odpovědná v oblasti praní a chemického čištění oděvů a prádla nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti praní a chemického čištění oděvů a prádla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -10073,51 +10073,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti chemie nebo textilní výroby nebo oděvnictví a alespoň 5 let odborné praxe jako osoba odpovědná v oblasti praní a chemického čištění oděvů a prádla nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti praní a chemického čištění oděvů a prádla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -10132,51 +10132,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání (minimálně bakalářský stupeň vysokoškolského vzdělání) se zaměřením textilním nebo oděvním nebo chemickým nebo strojírenským nebo elektrotechnickým nebo ekonomickým a alespoň 5 let praxe jako osoba odpovědná za činnosti v oblasti praní a chemického čištění oděvů a prádla nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti praní a chemického čištění oděvů a prádla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -10191,51 +10191,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 31-020-H Pracovník/pracovnice provozu čistírny usní a kožešin nebo profesní kvalifikace 31-066-M Technik/technička čistírny + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe jako osoba odpovědná v oblasti praní a chemického čištění oděvů a prádla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10247,51 +10247,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10303,51 +10303,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -10355,117 +10355,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10477,51 +10418,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10533,51 +10474,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10589,51 +10530,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6638" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10655,51 +10596,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10983,51 +10924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čistírna usní a kožešin, která zajišťuje stálý příjem zakázek v provozovně a současně zajišťuje pravidelný svoz zakázek ze smluvních sběren zakázek</w:t>
+        <w:t>Čistírna usní a kožešin, která zajišťuje stálý příjem zakázek v provozovně a současně zajišťuje pravidelný svoz zakázek ze smluvních sběren zakázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11042,51 +10983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz, který eviduje zakázky také elektronickou formou</w:t>
+        <w:t>Provoz, který eviduje zakázky také elektronickou formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11101,51 +11042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený chemickým čisticím strojem na bázi perchloretylénu nebo jiného chemického rozpouštědla se záchytem koncentrovaných par rozpouštědla a současně musí být provoz vybaven technologií pro mokré čištění, tj. pracím a sušicím strojem včetně potřebných pracích prostředků pro mokré čištění</w:t>
+        <w:t>Provoz vybavený chemickým čisticím strojem na bázi perchloretylénu nebo jiného chemického rozpouštědla se záchytem koncentrovaných par rozpouštědla a současně musí být provoz vybaven technologií pro mokré čištění, tj. pracím a sušicím strojem včetně potřebných pracích prostředků pro mokré čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11160,51 +11101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený detašovacím stolem nebo boxem, kompletní sadou polyfunkčních detašovacích prostředků pro čištění skvrn s hlavní složkou tuku, tříslovin, bílkovin, barev, škrobů a cukrů, určených pro předdetašovací postupy usní a kožešin</w:t>
+        <w:t>Provoz vybavený detašovacím stolem nebo boxem, kompletní sadou polyfunkčních detašovacích prostředků pro čištění skvrn s hlavní složkou tuku, tříslovin, bílkovin, barev, škrobů a cukrů, určených pro předdetašovací postupy usní a kožešin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11219,51 +11160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený žehlicím stolem pro studené žehlení, tj. s odsáváním par ze žehlicího stolu a současně s žehlicí napařovací figurínou</w:t>
+        <w:t>Provoz vybavený žehlicím stolem pro studené žehlení, tj. s odsáváním par ze žehlicího stolu a současně s žehlicí napařovací figurínou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11278,51 +11219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený kompletní technologií pro úpravu usní a kožešin po procesu čištění, tj. chemickými prostředky pro dotukování různých druhů usní, stříkacím boxem s odsáváním a filtrací, sadou barev pro barvení hladkých a velurových usní, zařízením pro rolování při zvýšené teplotě a kartáčováním usní</w:t>
+        <w:t>Provoz vybavený kompletní technologií pro úpravu usní a kožešin po procesu čištění, tj. chemickými prostředky pro dotukování různých druhů usní, stříkacím boxem s odsáváním a filtrací, sadou barev pro barvení hladkých a velurových usní, zařízením pro rolování při zvýšené teplotě a kartáčováním usní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11337,51 +11278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Formulář provozní evidence zdroje znečišťování (nemá standardizovanou podobu)</w:t>
+        <w:t>Formulář provozní evidence zdroje znečišťování (nemá standardizovanou podobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11396,51 +11337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro sledování hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -11691,51 +11632,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12208,84 +12149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 11.9.2026 20:48:03</w:t>
+        <w:t>Pracovník/pracovnice provozu čistírny usní a kožešin, 27.10.2026 5:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FD5CD49"/>
+    <w:nsid w:val="7093F189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12371,51 +12312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C9D824A"/>
+    <w:nsid w:val="05436D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12501,51 +12442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40264205"/>
+    <w:nsid w:val="02B53F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>