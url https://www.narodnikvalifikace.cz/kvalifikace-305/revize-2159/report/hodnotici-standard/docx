--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2787184E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2787184E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2787184E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78FEAD1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78FEAD1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78FEAD1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6215,51 +6215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7348,51 +7348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7853,51 +7853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9243,51 +9243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10302,51 +10302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11338,51 +11338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11855,84 +11855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 23:07:55</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B2FF031"/>
+    <w:nsid w:val="42EE5C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12018,51 +12018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D2674BA"/>
+    <w:nsid w:val="03F10B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12148,51 +12148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="102072F4"/>
+    <w:nsid w:val="6EC2872E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>