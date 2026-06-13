--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78FEAD1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78FEAD1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78FEAD1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD61D50F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD61D50F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD61D50F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6215,51 +6215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7348,51 +7348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7853,51 +7853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9243,51 +9243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10302,51 +10302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11338,51 +11338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11855,84 +11855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 11:44:08</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42EE5C2D"/>
+    <w:nsid w:val="6D2DE0B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12018,51 +12018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03F10B5E"/>
+    <w:nsid w:val="5CB31999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12148,51 +12148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EC2872E"/>
+    <w:nsid w:val="29AC2EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>