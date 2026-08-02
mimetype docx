--- v2 (2026-06-13)
+++ v3 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD61D50F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD61D50F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD61D50F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EFAF4A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EFAF4A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EFAF4A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6215,51 +6215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7348,51 +7348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7853,51 +7853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9243,51 +9243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10302,51 +10302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11338,51 +11338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11855,84 +11855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 13:26:52</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D2DE0B2"/>
+    <w:nsid w:val="780ED876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12018,51 +12018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CB31999"/>
+    <w:nsid w:val="78BD349D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12148,51 +12148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29AC2EEF"/>
+    <w:nsid w:val="1BD20D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>