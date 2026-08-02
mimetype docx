--- v3 (2026-08-02)
+++ v4 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EFAF4A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EFAF4A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EFAF4A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F07AA0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F07AA0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F07AA0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6215,51 +6215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7348,51 +7348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7853,51 +7853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9243,51 +9243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10302,51 +10302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11338,51 +11338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11855,84 +11855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 11:02:14</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="780ED876"/>
+    <w:nsid w:val="7AAF08EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12018,51 +12018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78BD349D"/>
+    <w:nsid w:val="78E0239A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12148,51 +12148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BD20D92"/>
+    <w:nsid w:val="1305C8B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>