--- v4 (2026-08-02)
+++ v5 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F07AA0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F07AA0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F07AA0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2071C623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2071C623" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2071C623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6215,51 +6215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7348,51 +7348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7853,51 +7853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9243,51 +9243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10302,51 +10302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11338,51 +11338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11855,84 +11855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 2.8.2026 12:28:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AAF08EC"/>
+    <w:nsid w:val="3C319DB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12018,51 +12018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78E0239A"/>
+    <w:nsid w:val="4BB8EE95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12148,51 +12148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1305C8B1"/>
+    <w:nsid w:val="5C0B701A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>