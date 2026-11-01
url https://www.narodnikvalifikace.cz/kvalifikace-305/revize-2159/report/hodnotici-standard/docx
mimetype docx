--- v5 (2026-09-16)
+++ v6 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2071C623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2071C623" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2071C623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351F7D1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351F7D1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351F7D1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6215,51 +6215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7348,51 +7348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7853,51 +7853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9243,51 +9243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10002,51 +10002,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10061,51 +10061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10302,51 +10302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10630,51 +10630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čistírna oděvů, která zajišťuje stálý příjem zakázek v provozovně a současně zajišťuje pravidelný svoz zakázek ze smluvních sběren zakázek</w:t>
+        <w:t>Čistírna oděvů, která zajišťuje stálý příjem zakázek v provozovně a současně zajišťuje pravidelný svoz zakázek ze smluvních sběren zakázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5582" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10689,51 +10689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz, který eviduje zakázky také elektronickou formou</w:t>
+        <w:t>Provoz, který eviduje zakázky také elektronickou formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5582" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10748,51 +10748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený chemickým čisticím strojem na bázi perchloretylénu nebo jiného chemického rozpouštědla se záchytem koncentrovaných par rozpouštědla; současně musí být provoz vybaven technologií pro mokré čištění, tj. pracím a sušicím strojem včetně potřebných pracích prostředků pro mokré čištění</w:t>
+        <w:t>Provoz vybavený chemickým čisticím strojem na bázi perchloretylénu nebo jiného chemického rozpouštědla se záchytem koncentrovaných par rozpouštědla; současně musí být provoz vybaven technologií pro mokré čištění, tj. pracím a sušicím strojem včetně potřebných pracích prostředků pro mokré čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5582" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10807,51 +10807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený detašovacím stolem nebo boxem, kompletní sadou polyfunkčních detašovacích prostředků pro čištění skvrn s hlavní složkou tuku, tříslovin, bílkovin, barev, škrobů a cukrů</w:t>
+        <w:t>Provoz vybavený detašovacím stolem nebo boxem, kompletní sadou polyfunkčních detašovacích prostředků pro čištění skvrn s hlavní složkou tuku, tříslovin, bílkovin, barev, škrobů a cukrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5582" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10866,51 +10866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený žehlicím stolem pro studené žehlení, tj. s odsáváním par ze žehlicího stolu, a žehlicí napařovací figurínou</w:t>
+        <w:t>Provoz vybavený žehlicím stolem pro studené žehlení, tj. s odsáváním par ze žehlicího stolu, a žehlicí napařovací figurínou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5582" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10925,51 +10925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený pracím strojem s odstřeďováním (wash-extraktorem) a sušicím strojem pro běžné praní a sušení zakázek</w:t>
+        <w:t>Provoz vybavený pracím strojem s odstřeďováním (wash-extraktorem) a sušicím strojem pro běžné praní a sušení zakázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5582" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10984,51 +10984,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Formulář provozní evidence zdroje znečišťování (nemá standardizovanou podobu)</w:t>
+        <w:t>Formulář provozní evidence zdroje znečišťování (nemá standardizovanou podobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5582" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11043,51 +11043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro sledování hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5582" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -11338,51 +11338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11855,84 +11855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 16.9.2026 17:08:57</w:t>
+        <w:t>Pracovník provozu chemické čistírny a provozu mokrého čištění, 1.11.2026 15:57:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C319DB7"/>
+    <w:nsid w:val="54E15528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12018,51 +12018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BB8EE95"/>
+    <w:nsid w:val="27F15665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12148,51 +12148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C0B701A"/>
+    <w:nsid w:val="6D0A85B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>